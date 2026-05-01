--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Maigné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum metabolomic signatures associated with frailty-related phenotypes in a cohort of older people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeroScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-026-02116-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modemo -Construction et mise à disposition d'un modèle de prévision démographique pour l'élevage bovin français, et test d'application à l'espèce porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie: Reproductible research for empirical economics and econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1134-1169. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Food Retailing and the Conventionalisation Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.194-203. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining health standards through economic optimisation: The example of colostrum management in beef and dairy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Production and Crop Diversity in France: A Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pythagore Pierre Donfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and contextual drivers of dairy restructuring: evidence from French mountainous areas and post-quota prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.91 - 103. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/agec.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières d’agriculteurs et transformation des structures des exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 357-358, pp.123-144. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the consumer’s environment on the demand for organic food in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales dans le développement de l’agriculture biologique : entre cohérences territoriales et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721171497297053E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metabolic diseases Impact the use of antimicrobials: a formal demonstration in the field of veterinary medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (02), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial analysis of the diffusion of organic farming in France : Between heterogeneity and spatial dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (Decembre 2015), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l'agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of rural development measures on nature value indicators at different spatial levels: Application to France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kuhlman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Paracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.41-61. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité de l’industrie agroalimentaire française de 1996 à 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2012/2 (200-201), pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseases, reproductive performance, and changes in milk production associated with subclinical ketosis in dairy cows: A meta-analysis and review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mounié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (12), pp.7547 - 7563. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2014-8237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing dairy calf and replacement heifer mortality in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.202-211. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d'une analyse spatiale sur les politiques de soutien et la diffusion de l'agriculture biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cmsd-b811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for mapping agricultural intensity reveals its spatial aggregation: Implications for conservation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 149, pp.135-143. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiCDOC: chromatin compartment prediction and differential analysis from Hi-C data with replicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Make A Pie: Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité de l'agro-alimentaire français de 1996 à 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The R4multidata project: Comparison of R tools for multidimensional data analysis. Example with RGCCA and mixOmics for supervised methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8: an institutional management and hosting service for R Shiny applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8 : Un service institutionnel de gestion et d'hébergement d'applications Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2023 et 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons apprises de l' évaluation des méthodes d'inférence de réseau de gènes chez Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB: 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain. , 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119290.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du départment Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régional Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R4multidata: an user and developer community of multidimensional data analysis tools with R software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8 : Pour des applications shiny qui se déploient comment sur des roulettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Simple Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D Éjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/TCKSTD⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria; INRAE, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie? Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de Recherches en Sciences Sociales (JRSS) - INRA SFER CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2017, Lyon, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic food retailing and the conventionalization debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the French Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des produits alimentaires bio et débat sur la conventionnalisation de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the consumer's environment on the demand for organic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy. np</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économétrie spatiale des effets environnementaux et sociaux des mesures de développement rural de la politique agricole commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop Crem-Smart Lereco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA.; Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARD final workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgium. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial agglomeration of low-input farming intensity : implications for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress of Conservation Agriculture incorporating 3rd Farming Systems Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMbrero: SOM Bound to Realize Euclidean and Relational Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2c4ce9bae19759371e679016f079da846add3fa6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiCDOC : A/B compartment detection and differential analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:5d9eea392428649c41d31ed01fe6bf69b899a574;visit=swh:1:snp:d754577801ec4863675d53f6864d975b7c831479;anchor=swh:1:rev:35e459d9583f99c610f9f1a7c5886883ca6d8c0b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explo-SIQO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEMO'bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écosystème Git : fonctionnement, outils, possibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Package renv : présentation et retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés. Livrable 3 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of model and estimation - FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D5.2-France, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation en agriculture et renouvellement de la population agricole : retour sur 10 ans de politique de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement rural en Europe. Quel avenir pour le deuxième pilier de la Politique agricole commune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Peter Lang, pp.173-203, 2013, Business and Innovation, 978-2-87574-031-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Maigné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiCDOC: chromatin compartment prediction and differential analysis from Hi-C data with replicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Make A Pie: Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité de l'agro-alimentaire français de 1996 à 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum metabolomic signatures associated with frailty-related phenotypes in a cohort of older people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeroScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-026-02116-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modemo -Construction et mise à disposition d'un modèle de prévision démographique pour l'élevage bovin français, et test d'application à l'espèce porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie: Reproductible research for empirical economics and econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1134-1169. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Food Retailing and the Conventionalisation Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.194-203. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining health standards through economic optimisation: The example of colostrum management in beef and dairy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and contextual drivers of dairy restructuring: evidence from French mountainous areas and post-quota prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.91 - 103. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/agec.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Production and Crop Diversity in France: A Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pythagore Pierre Donfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the consumer’s environment on the demand for organic food in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières d’agriculteurs et transformation des structures des exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 357-358, pp.123-144. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metabolic diseases Impact the use of antimicrobials: a formal demonstration in the field of veterinary medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales dans le développement de l’agriculture biologique : entre cohérences territoriales et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721171497297053E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial analysis of the diffusion of organic farming in France : Between heterogeneity and spatial dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (Decembre 2015), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (02), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l'agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of rural development measures on nature value indicators at different spatial levels: Application to France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kuhlman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Paracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.41-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité de l’industrie agroalimentaire française de 1996 à 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2012/2 (200-201), pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseases, reproductive performance, and changes in milk production associated with subclinical ketosis in dairy cows: A meta-analysis and review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mounié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (12), pp.7547 - 7563. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2014-8237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing dairy calf and replacement heifer mortality in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.202-211. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d'une analyse spatiale sur les politiques de soutien et la diffusion de l'agriculture biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cmsd-b811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for mapping agricultural intensity reveals its spatial aggregation: Implications for conservation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 149, pp.135-143. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The R4multidata project: Comparison of R tools for multidimensional data analysis. Example with RGCCA and mixOmics for supervised methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8: an institutional management and hosting service for R Shiny applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8 : Un service institutionnel de gestion et d'hébergement d'applications Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2023 et 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons apprises de l' évaluation des méthodes d'inférence de réseau de gènes chez Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB: 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain. , 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119290.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du départment Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régional Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMbrero: SOM Bound to Realize Euclidean and Relational Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2c4ce9bae19759371e679016f079da846add3fa6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiCDOC : A/B compartment detection and differential analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:5d9eea392428649c41d31ed01fe6bf69b899a574;visit=swh:1:snp:d754577801ec4863675d53f6864d975b7c831479;anchor=swh:1:rev:35e459d9583f99c610f9f1a7c5886883ca6d8c0b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explo-SIQO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEMO'bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R4multidata: an user and developer community of multidimensional data analysis tools with R software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8 : Pour des applications shiny qui se déploient comment sur des roulettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Simple Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D Éjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/TCKSTD⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria; INRAE, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie? Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de Recherches en Sciences Sociales (JRSS) - INRA SFER CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2017, Lyon, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic food retailing and the conventionalization debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the French Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des produits alimentaires bio et débat sur la conventionnalisation de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the consumer's environment on the demand for organic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy. np</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économétrie spatiale des effets environnementaux et sociaux des mesures de développement rural de la politique agricole commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop Crem-Smart Lereco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA.; Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARD final workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgium. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial agglomeration of low-input farming intensity : implications for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress of Conservation Agriculture incorporating 3rd Farming Systems Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écosystème Git : fonctionnement, outils, possibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Package renv : présentation et retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés. Livrable 3 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of model and estimation - FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D5.2-France, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation en agriculture et renouvellement de la population agricole : retour sur 10 ans de politique de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement rural en Europe. Quel avenir pour le deuxième pilier de la Politique agricole commune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Peter Lang, pp.173-203, 2013, Business and Innovation, 978-2-87574-031-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Groshens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lecuyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art29" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01809647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cahuzac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pythagore Pierre Donfouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.11.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721171497297053E12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164200" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27MQ0ST3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kuhlman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Michels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mouni&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6847" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmsd-b811" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.12.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X49HWJMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05470060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grima" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mariette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c4ce9bae19759371e679016f079da846add3fa6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212832v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5d9eea392428649c41d31ed01fe6bf69b899a574;visit=swh:1:snp:d754577801ec4863675d53f6864d975b7c831479;anchor=swh:1:rev:35e459d9583f99c610f9f1a7c5886883ca6d8c0b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790843v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579700v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810217v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05470060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Groshens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lecuyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art29" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01809647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trillat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cahuzac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535190v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pythagore Pierre Donfouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.11.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721171497297053E12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27MQ0ST3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kuhlman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Michels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mouni&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8237" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6847" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmsd-b811" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.12.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X49HWJMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grima" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mariette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c4ce9bae19759371e679016f079da846add3fa6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5d9eea392428649c41d31ed01fe6bf69b899a574;visit=swh:1:snp:d754577801ec4863675d53f6864d975b7c831479;anchor=swh:1:rev:35e459d9583f99c610f9f1a7c5886883ca6d8c0b" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611375v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579700v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>