--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Maigné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiCDOC: chromatin compartment prediction and differential analysis from Hi-C data with replicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Make A Pie: Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité de l'agro-alimentaire français de 1996 à 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum metabolomic signatures associated with frailty-related phenotypes in a cohort of older people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeroScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-026-02116-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modemo -Construction et mise à disposition d'un modèle de prévision démographique pour l'élevage bovin français, et test d'application à l'espèce porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie: Reproductible research for empirical economics and econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1134-1169. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Food Retailing and the Conventionalisation Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.194-203. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining health standards through economic optimisation: The example of colostrum management in beef and dairy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and contextual drivers of dairy restructuring: evidence from French mountainous areas and post-quota prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.91 - 103. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/agec.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Production and Crop Diversity in France: A Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pythagore Pierre Donfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the consumer’s environment on the demand for organic food in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières d’agriculteurs et transformation des structures des exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 357-358, pp.123-144. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metabolic diseases Impact the use of antimicrobials: a formal demonstration in the field of veterinary medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales dans le développement de l’agriculture biologique : entre cohérences territoriales et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721171497297053E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial analysis of the diffusion of organic farming in France : Between heterogeneity and spatial dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (Decembre 2015), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (02), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l'agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of rural development measures on nature value indicators at different spatial levels: Application to France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kuhlman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Paracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.41-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité de l’industrie agroalimentaire française de 1996 à 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2012/2 (200-201), pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseases, reproductive performance, and changes in milk production associated with subclinical ketosis in dairy cows: A meta-analysis and review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mounié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (12), pp.7547 - 7563. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2014-8237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing dairy calf and replacement heifer mortality in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.202-211. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d'une analyse spatiale sur les politiques de soutien et la diffusion de l'agriculture biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cmsd-b811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for mapping agricultural intensity reveals its spatial aggregation: Implications for conservation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 149, pp.135-143. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The R4multidata project: Comparison of R tools for multidimensional data analysis. Example with RGCCA and mixOmics for supervised methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8: an institutional management and hosting service for R Shiny applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8 : Un service institutionnel de gestion et d'hébergement d'applications Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2023 et 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons apprises de l' évaluation des méthodes d'inférence de réseau de gènes chez Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB: 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain. , 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119290.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du départment Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régional Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMbrero: SOM Bound to Realize Euclidean and Relational Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2c4ce9bae19759371e679016f079da846add3fa6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiCDOC : A/B compartment detection and differential analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:5d9eea392428649c41d31ed01fe6bf69b899a574;visit=swh:1:snp:d754577801ec4863675d53f6864d975b7c831479;anchor=swh:1:rev:35e459d9583f99c610f9f1a7c5886883ca6d8c0b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explo-SIQO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEMO'bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R4multidata: an user and developer community of multidimensional data analysis tools with R software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8 : Pour des applications shiny qui se déploient comment sur des roulettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Simple Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D Éjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/TCKSTD⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria; INRAE, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie? Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de Recherches en Sciences Sociales (JRSS) - INRA SFER CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2017, Lyon, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic food retailing and the conventionalization debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the French Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des produits alimentaires bio et débat sur la conventionnalisation de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the consumer's environment on the demand for organic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy. np</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économétrie spatiale des effets environnementaux et sociaux des mesures de développement rural de la politique agricole commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop Crem-Smart Lereco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA.; Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARD final workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgium. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial agglomeration of low-input farming intensity : implications for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress of Conservation Agriculture incorporating 3rd Farming Systems Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écosystème Git : fonctionnement, outils, possibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Package renv : présentation et retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés. Livrable 3 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of model and estimation - FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D5.2-France, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation en agriculture et renouvellement de la population agricole : retour sur 10 ans de politique de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement rural en Europe. Quel avenir pour le deuxième pilier de la Politique agricole commune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Peter Lang, pp.173-203, 2013, Business and Innovation, 978-2-87574-031-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Maigné </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum metabolomic signatures associated with frailty-related phenotypes in a cohort of older people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeroScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11357-026-02116-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modemo -Construction et mise à disposition d'un modèle de prévision démographique pour l'élevage bovin français, et test d'application à l'espèce porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.371-382. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene regulatory network inference methodology for genomic and transcriptomic data acquired in genetically related heterozygote individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (17), pp.4127-4134. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie: Reproductible research for empirical economics and econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1134-1169. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Food Retailing and the Conventionalisation Debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.194-203. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining health standards through economic optimisation: The example of colostrum management in beef and dairy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Production and Crop Diversity in France: A Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pythagore Pierre Donfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal and contextual drivers of dairy restructuring: evidence from French mountainous areas and post-quota prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.91 - 103. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/agec.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the consumer’s environment on the demand for organic food in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières d’agriculteurs et transformation des structures des exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 357-358, pp.123-144. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.5161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metabolic diseases Impact the use of antimicrobials: a formal demonstration in the field of veterinary medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques spatiales dans le développement de l’agriculture biologique : entre cohérences territoriales et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721171497297053E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (02), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial analysis of the diffusion of organic farming in France : Between heterogeneity and spatial dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (Decembre 2015), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l'agriculture biologique et accès aux marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.277-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of rural development measures on nature value indicators at different spatial levels: Application to France and The Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Kuhlman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Paracchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.41-61. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing dairy calf and replacement heifer mortality in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.202-211. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité de l’industrie agroalimentaire française de 1996 à 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2012/2 (200-201), pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseases, reproductive performance, and changes in milk production associated with subclinical ketosis in dairy cows: A meta-analysis and review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Raboisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mounié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (12), pp.7547 - 7563. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2014-8237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion à partir d'une analyse spatiale sur les politiques de soutien et la diffusion de l'agriculture biologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.227-241. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/cmsd-b811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for mapping agricultural intensity reveals its spatial aggregation: Implications for conservation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Teillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 149, pp.135-143. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiCDOC: chromatin compartment prediction and differential analysis from Hi-C data with replicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Make A Pie: Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité de l'agro-alimentaire français de 1996 à 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The R4multidata project: Comparison of R tools for multidimensional data analysis. Example with RGCCA and mixOmics for supervised methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8: an institutional management and hosting service for R Shiny applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8 : Un service institutionnel de gestion et d'hébergement d'applications Shiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2023 et 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régional Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons apprises de l' évaluation des méthodes d'inférence de réseau de gènes chez Bacillus subtilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Grima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon De Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Goelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale Bioinfo/Biostat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB: 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain. , 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119290.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Brenaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du départment Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R4multidata: an user and developer community of multidimensional data analysis tools with R software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SK8 : Pour des applications shiny qui se déploient comment sur des roulettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Simple Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D Éjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/TCKSTD⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS: A Tool for the ExploRation and Integration of omiCS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria; INRAE, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie? Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de Recherches en Sciences Sociales (JRSS) - INRA SFER CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2017, Lyon, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic food retailing and the conventionalization debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the French Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des produits alimentaires bio et débat sur la conventionnalisation de l’agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the consumer's environment on the demand for organic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy. np</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économétrie spatiale des effets environnementaux et sociaux des mesures de développement rural de la politique agricole commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Workshop Crem-Smart Lereco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA.; Institut National de Recherche Agronomique (INRA). UMR Structures et Marchés Agricoles, Ressources et Territoires (1302)., Apr 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARD final workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgium. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial agglomeration of low-input farming intensity : implications for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix F. Teillard d'Eyry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress of Conservation Agriculture incorporating 3rd Farming Systems Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMbrero: SOM Bound to Realize Euclidean and Relational Outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2c4ce9bae19759371e679016f079da846add3fa6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiCDOC : A/B compartment detection and differential analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kurylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:5d9eea392428649c41d31ed01fe6bf69b899a574;visit=swh:1:snp:d754577801ec4863675d53f6864d975b7c831479;anchor=swh:1:rev:35e459d9583f99c610f9f1a7c5886883ca6d8c0b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaa Adu Kesewaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Badin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODEMO'bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pauly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explo-SIQO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écosystème Git : fonctionnement, outils, possibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Package renv : présentation et retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de l’agriculture biologique et accès aux marchés. Livrable 3 du projet de recherche AgriBio3 PEPP « Rôle de la Performance Economique des exploitations et des filières, et des Politiques Publiques, dans le développement de l’AB »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of model and estimation - FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D5.2-France, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation en agriculture et renouvellement de la population agricole : retour sur 10 ans de politique de développement rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement rural en Europe. Quel avenir pour le deuxième pilier de la Politique agricole commune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Peter Lang, pp.173-203, 2013, Business and Innovation, 978-2-87574-031-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05470060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Groshens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lecuyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art29" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01809647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trillat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cahuzac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12297" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535190v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pythagore Pierre Donfouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.11.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629983v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721171497297053E12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27MQ0ST3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kuhlman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Michels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mouni&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8237" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6847" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmsd-b811" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.12.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X49HWJMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grima" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860539v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mariette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c4ce9bae19759371e679016f079da846add3fa6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5d9eea392428649c41d31ed01fe6bf69b899a574;visit=swh:1:snp:d754577801ec4863675d53f6864d975b7c831479;anchor=swh:1:rev:35e459d9583f99c610f9f1a7c5886883ca6d8c0b" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611375v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789332v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605496v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579700v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Groshens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lecuyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art29" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac445" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01809647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raboisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cahuzac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pythagore Pierre Donfouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.11.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12297" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Raboisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721171497297053E12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.03.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27MQ0ST3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kuhlman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Michels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.12.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6847" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mouni&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8237" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cmsd-b811" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.12.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X49HWJMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05470060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04935716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141247v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaa Adu Kesewaah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119290.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746181v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D &#201;jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/TCKSTD" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605496v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794119v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F. Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Leger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mariette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2c4ce9bae19759371e679016f079da846add3fa6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212832v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5d9eea392428649c41d31ed01fe6bf69b899a574;visit=swh:1:snp:d754577801ec4863675d53f6864d975b7c831479;anchor=swh:1:rev:35e459d9583f99c610f9f1a7c5886883ca6d8c0b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maign&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Badin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:313f6ac758c7daab63c6b81a0fe5717de3da7b08;origin=https://forgemia.inra.fr/asterics/asterics;visit=swh:1:snp:241132a0f4b9dc0a22a1f6df8ac9be0f7035428b;anchor=swh:1:rev:fce1072b8cc351d499edf7f700351732ce81a29d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579700v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810217v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>