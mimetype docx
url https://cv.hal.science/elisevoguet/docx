--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -3055,51 +3055,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D98CAE6"/>
+    <w:nsid w:val="3D8CBE7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>