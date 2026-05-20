--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -753,2241 +753,3035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chefs de tribus et murābiṭūn : Des élites rurales du Maghreb médiéval ?</w:t>
+                <w:t xml:space="preserve">Appropriations et distributions de biens fonciers : l’enjeu politico-économique des terres « mortes » (mawāt) au Maghreb médiéval à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054339v1</w:t>
+                <w:t xml:space="preserve">hal-05614621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islamisation de « l’intérieur du Maghreb » : les fuqahâ’ et les communautés rurales</w:t>
+                <w:t xml:space="preserve">Chefs de tribus et murābiṭūn : Des élites rurales du Maghreb médiéval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remmm.6403⟩</w:t>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054389v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde rural dans l'Occident musulman médiéval : introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Islamisation de « l’intérieur du Maghreb » : les fuqahâ’ et les communautés rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Le monde rural dans l'Occident musulman médiéval, 126 (2), p. 15-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remmm.6323⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.6403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054186v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modalité de nomination des professeurs dans les madrasa-s de Damas (XIIe-XVesiècle) : la fonction de mudarris, une charge d'enseignement ou une dignité rémunératrice ?</w:t>
+                <w:t xml:space="preserve">Le monde rural dans l'Occident musulman médiéval : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouerfelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le monde rural dans l'Occident musulman médiéval, 126 (2), p. 15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.6323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités de nomination des professeurs dans les madrasa-s de Damas (XIIe-XVesiècle) : la fonction de mudarris, une charge d'enseignement ou une dignité rémunératrice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, LV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inventaire des manuscrits de la Bibliothèque de La Grande Mosquée de Kairouan (693/1293-94), une contribution à l’histoire du Mālikisme kairouannais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 50 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ksouriens et nomades, quelle place de la tribu dans l’organisation du peuplement du Touat (IXe/XVe siècle) ?</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-04598465v1</w:t>
+                <w:t xml:space="preserve">L’Islam dans les mondialisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bilardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diacritiques Éditions; Institut d’études de l’Islam et des sociétés du monde musulman, 2024, 979-10-97093-45-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15nbf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit mālikite et sociétés rurales du Maghreb médiéval</w:t>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-04300509v1</w:t>
+                <w:t xml:space="preserve">Les pèlerinages en Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diacritiques Editions; IISMM, 2023, Les Conférences de l'IISMM, Elise Voguet; Anne Troadec, 979-10-97093-34-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.diacritiques.7332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La propriété foncière du monastère de Qannūbīn : un témoignage sur le paysage agraire du nord du Jabal Lubnān (fin XIVe -mi XVIe siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissam Halawi</w:t>
+                <w:t xml:space="preserve">Minorités en Islam, islam en minorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Voguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03040288v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diacritiques Éditions; Institut d’études de l’Islam et des sociétés du monde musulman, 2021, 979-10-97093-18-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.diacritiques.1907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bovins au Maghreb médiéval. Réflexions juridiques sur un animal au coeur de l’économie agro-pastorale</w:t>
+                <w:t xml:space="preserve">André Voguet, Parcours d'un militant communiste (1937-1986)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Blanc-Bijon; Jean-Pierre Bracco; Marie-Brigitte Carre; Salem Chaker; Xavier Lafon; Mohamed Ouerfelli. </w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">hal-03370136v1</w:t>
+              <w:t xml:space="preserve">2020, 9782374510545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibn Zakrî al-Tilimsânî</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pouvoirs et autorités en Islam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265674v1</w:t>
+                <w:t xml:space="preserve">Élise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diacritiques Éditions, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.diacritiques.1480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le peuplement du Touat au XIVe-XVIe siècle : mémoire locale de lignages au sein d’un espace socio-culturel connecté</w:t>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-02639313v1</w:t>
+                <w:t xml:space="preserve">Islams de France, Islams d’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diacritiques Éditions; Institut d’études de l’Islam et des sociétés du monde musulman, 2019, 979-10-97093-07-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.diacritiques.1312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler sur les manuscrits du Touat : Expérience de recherche dans les bibliothèques privées (khizānāt) du Sahara algérien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terroirs d’al-Andalus et du Magheb VIIIe-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02639388v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Gilotte; É. Voguet. Bouchène, 251 p., 2015, 978-2-35676-039-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01168676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire sociale et économique du Maghreb central VII e -XV e siècles. Introduction : l'historiographie et les sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le monde rural du Maghreb central (XIVe-XVe siècles). Réalités sociales et constructions juridiques d'après les Nawâzil Mâzûna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Houari Touati. </w:t>
+              <w:t xml:space="preserve">Publications de la Sorbonne. 2014, 978-2-85944-778-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksouriens et nomades, quelle place de la tribu dans l’organisation du peuplement du Touat (IXe/XVe siècle) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire générale de l’Algérie : l’Algérie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zaytûn, 2014, 978-9931-9192-1-6</w:t>
+              <w:t xml:space="preserve">La tribu au Maghreb et au Sahara (Antiquité-Temps présent)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, Scripta Receptoria, pp.101-112, 2024, 978-2-35613-605-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173382v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre IV - Histoire sociale (du VIIe au XVe siècle)</w:t>
+                <w:t xml:space="preserve">Droit mālikite et sociétés rurales du Maghreb médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire générale de l'Algérie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zaytûn, 2014, 978-9931-9192-1-6</w:t>
+              <w:t xml:space="preserve">Réécrire l'histoire du Maghreb médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169706v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le statut foncier et fiscal des terres de l’IfrĪqiya et du Maghreb : l’apport des sources juridiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La propriété foncière du monastère de Qannūbīn : un témoignage sur le paysage agraire du nord du Jabal Lubnān (fin XIVe -mi XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Halawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Boudier, A. Caire, E. Collet, N. Lucas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Islamisation et arabisation de l’Occident musulman médiéval (VIIe-XIIe siècle)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autour de la Syrie médiévale. Études offertes à Anne-Marie Eddé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.137-156, 2022, 978-90-429-4798-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054251v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un document de la pratique juridique maghrébine. Reproduction d’un procès verbal dans les Nawāzil Māzūna</w:t>
+                <w:t xml:space="preserve">Les bovins au Maghreb médiéval. Réflexions juridiques sur un animal au coeur de l’économie agro-pastorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nuria Martínez de Castilla Muñoz. </w:t>
+              <w:t xml:space="preserve">Véronique Blanc-Bijon; Jean-Pierre Bracco; Marie-Brigitte Carre; Salem Chaker; Xavier Lafon; Mohamed Ouerfelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentos y manuscritos árabes del occidente musulmán medieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Homme et l'Animal au Maghreb de la Préhistoire au Moyen Âge. Explorations d'une relation complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2021, 979-10-320-0335-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.62662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054508v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibn Zakrî al-Tilimsânî</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kate Fleet, Gudrun Krämer, Denis Matringe, John Nawas, Everett Rowson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopaedia of Islam, THREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler sur les manuscrits du Touat : Expérience de recherche dans les bibliothèques privées (khizānāt) du Sahara algérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La peinture et l’écrit au Moyen-Orient, supports et tracés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuplement du Touat au XIVe-XVIe siècle : mémoire locale de lignages au sein d’un espace socio-culturel connecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire sociale et culturelle du politique en Algérie et au Maghreb. Études offertes à Omar Carlier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des murābiṭūn dans l’encadrement socio-politique et religieux des zones rurales d’après les fatwas mālikites (XIVe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terroirs d’al-Andalus et du Maghreb VIIIe-XVe siècle : peuplements, ressources et sainteté, S. Gilotte et É. Voguet (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre IV - Histoire sociale (du VIIe au XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Houari Touati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire générale de l'Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zaytûn, 2014, 978-9931-9192-1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire sociale et économique du Maghreb central VII e -XV e siècles. Introduction : l'historiographie et les sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Houari Touati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire générale de l’Algérie : l’Algérie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zaytûn, 2014, 978-9931-9192-1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés juives du Maghreb central à la lumière des fatwas mâlikites de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The legal status of Dhimmis in the Muslim West in the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, 2013, 978-2-503-54854-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut foncier et fiscal des terres de l’IfrĪqiya et du Maghreb : l’apport des sources juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islamisation et arabisation de l’Occident musulman médiéval (VIIe-XIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.295-311, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.2520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un document de la pratique juridique maghrébine. Reproduction d’un procès verbal dans les Nawāzil Māzūna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nuria Martínez de Castilla Muñoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentos y manuscritos árabes del occidente musulmán medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, 2010, Ductus, 978-84-00-09285-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la déposition orale au cas d’espèce, reconstitution d’une pratique de la traduction à travers les Nawāzil Māzūna XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Andalus, le Maghreb et la Méditerranée (VIIIe-XIIIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Méridiennes, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissidence affirmée ou rejet codifié de la Umma : Badawî et ‘arab dans les Nawâzil Mâzûna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires productifs en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur le Maghreb contemporain, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irmc.657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycle des conférences publiques de l'IISMM : Prêcher et convaincre en contexte musulman - « La propagande d'al-Maghīlī contre la communauté juive du Touat (Sahara algérien) au XVe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages, besoins et projets de la communauté scientifique (1/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Warscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sahara précolonial des sociétés en archipel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Aillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 149, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.14804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde rural dans l'Occident musulman médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouerfelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 126, 313 p., 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.6323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire connaître l'Histoire culturelle et juridique de l'Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Voguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Warscheid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pèlerinages en Islam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Troadec</w:t>
+                <w:t xml:space="preserve">La légitimation du pouvoir au Maghreb médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annliese Nef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...363 lines deleted...]
-                <w:t xml:space="preserve">Elise Voguet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Voguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...498 lines deleted...]
-                <w:t xml:space="preserve">hal-01422878v1</w:t>
+              <w:t xml:space="preserve">Islamisation et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lyon, France. Casa de Velázquez, 2012, 978-84-96820-71-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.1586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3055,51 +3849,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D8CBE7B"/>
+    <w:nsid w:val="E302D4AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3286,51 +4080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisevoguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8217-2591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095081305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.15968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.15615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Halawi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685195-00270A02" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.831" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6323" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62662" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2520" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irmc.657" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Troadec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03948935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alessi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.14804" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;ller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roiland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisevoguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8217-2591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095081305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.15968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040319v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.15615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040191v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Halawi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685195-00270A02" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642753v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.831" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6403" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouerfelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bilardello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Troadec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Voguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nbf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.7332" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.1907" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.1480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.1312" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62662" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.2520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irmc.657" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03948935v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alessi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.14804" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roiland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annliese Nef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1586" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>