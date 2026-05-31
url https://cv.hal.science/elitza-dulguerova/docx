--- v0 (2026-03-15)
+++ v1 (2026-05-31)
@@ -1189,165 +1189,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Store: Negotiating Exhibition Value at the Time of the Russian Avant-Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magasin : La négociation de la valeur d’exposition dans l’avant-garde russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitza Dulguerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856768v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03856770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art autonome in situ. Pensée de l’exposition chez Mikhaïl Larionov (Moscou, 1913)</w:t>
               </w:r>
@@ -1756,1042 +1756,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Caroline Bissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elitza Dulguerova (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Biennale internationale des jeunes artistes, Paris (1959-1985)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.289-300, 2023, 978-2-37896-392-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épilogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elitza Dulguerova (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Biennale internationale des jeunes artistes, Paris (1959-1985)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.613-618, 2023, 978-2-37896-392-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Catherine Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitza Dulguerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffetault Aurore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elitza Dulguerova (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Biennale internationale des jeunes artistes, Paris (1959-1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.265-278, 2023, 978-2-37896-392-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Caroline Bissière</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitza Dulguerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elitza Dulguerova (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Biennale internationale des jeunes artistes, Paris (1959-1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.289-300, 2023, 978-2-37896-392-7</w:t>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.15-32, 2023, 978-2-37896-392-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronologie de la Biennale de Paris, 1959-1985</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elitza Dulguerova (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Biennale internationale des jeunes artistes, Paris (1959-1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.613-618, 2023, 978-2-37896-392-7</w:t>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.619-633, 2023, 978-2-37896-392-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Alfred Pacquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elitza Dulguerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elitza Dulguerova (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Biennale internationale des jeunes artistes, Paris (1959-1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.15-32, 2023, 978-2-37896-392-7</w:t>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.279-288, 2023, 978-2-37896-392-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Julia Raymond</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'abri des incertitudes : la rétrospective de 1977 et sa lecture de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elitza Dulguerova (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Biennale internationale des jeunes artistes, Paris (1959-1985)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.619-633, 2023, 978-2-37896-392-7</w:t>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.509-525, 2023, 978-2-37896-392-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.509-525, 2023, 978-2-37896-392-7</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Van de weeromstuit. Sporen en duidingen van het oeuvre van Picasso in de artistieke debatten en praktijken van het Keizerlijk Rusland van de jaren 1910 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Picasso &amp; abstractie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Racine; Musées royaux des beaux-arts de Belgique, pp.42-51, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Les Presses du réel, pp.279-288, 2023, 978-2-37896-392-7</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Testing the Limits of Artwork, Space and Art at “The Year 1915” Exhibition »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ekaterina Bobrinskaia; Anna Korndorf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limits of the Norm: Transformation of Humanism in Russian and European Culture in Modern and Contemporary History. Proceedings of The Third International Sarabianov Congress of Art Historians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, State Institute of Art Studies, pp.290-304, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Racine; Musées royaux des beaux-arts de Belgique, pp.42-51, 2022</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ricochet. Traces and interpretations of Picasso’s work in the artistic debates and practices of the Russian Empire in the 1910s »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Picasso &amp; Abstraction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, catalogue d'exposition, Bruxelles, Musées royaux des beaux-arts de Belgique, 14 octobre 2022 - 12 février 2023, Racine; Musées royaux des beaux-arts de Belgique, pp.42-51, 2022, 9782390252290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, State Institute of Art Studies, pp.290-304, 2022</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Par ricochet : traces de l’œuvre de Picasso dans les pratiques artistiques de l’Empire russe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Picasso &amp; l’abstraction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, catalogue d'exposition, Bruxelles, Musées royaux des beaux-arts de Belgique, 14 octobre 2022 - 12 février 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine; Musées royaux des beaux-arts de Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-51, 2022, 9782390252276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, catalogue d'exposition, Bruxelles, Musées royaux des beaux-arts de Belgique, 14 octobre 2022 - 12 février 2023, Racine; Musées royaux des beaux-arts de Belgique, pp.42-51, 2022, 9782390252290</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women in the Russian Avant-Garde&amp;quot;, « Alexandra Exter », « Natalia Goncharova », « Liubov Popova », « Olga Rozanova », « Varvara Stepanova »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Macel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in Abstraction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thames &amp; Hudson, pp.76-89, 2021, 9780500094372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.42-51, 2022, 9782390252276</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Reconstruire (ou pas) : l’architecture comme artifice de voyage dans le temps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elitza Dulguerova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gian Maria Tore; Marion Colas-Blaise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Re-" Répétition et reproduction dans les arts et les médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.439-460, 2021, 9788869762451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimésis</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03856853v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03856862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Испытание границ произведения, пространства и искусства на авангардных выставках (на примере выставки «1915 год» » [Mettre à l’épreuve les limites de l’œuvre, de l’espace et de l’art : l’exposition « L’année 1915 »]</w:t>
               </w:r>
@@ -3952,51 +3952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitza Dulguerova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.6183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856845v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23290" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.055.0145" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.13483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.13482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2010.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044678ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856768v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffetault Aurore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudaille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029865v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Milano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Raymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.racine.be/fr/picasso-labstraction" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/re/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sias.ru/publications/books/?ELEMENT_ID=7913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.centrepompidou.fr/fr/product/3-elles-font-labstraction-catalogue-de-lexposition.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php?id_product=470&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sternberg-press.com/product/theater-garden-bestiary/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5248&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/1914-guerre-et-avant-gardes-war-and-the-avant-gardes/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/histoire-s-d-exposition-s-bernadette-dufrene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8678/l-art-social-en-france" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_art_contemporain_et_son_exposition_2_elisabeth_caillet-9782296039292-24738.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/nodus.htm#form" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elitza Dulguerova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.6183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856845v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23290" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.055.0145" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.13483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.13482" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2010.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044678ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffetault Aurore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudaille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Milano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Raymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856857v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.racine.be/fr/picasso-labstraction" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/re/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sias.ru/publications/books/?ELEMENT_ID=7913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.centrepompidou.fr/fr/product/3-elles-font-labstraction-catalogue-de-lexposition.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php?id_product=470&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sternberg-press.com/product/theater-garden-bestiary/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=5248&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/1914-guerre-et-avant-gardes-war-and-the-avant-gardes/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/histoire-s-d-exposition-s-bernadette-dufrene" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8678/l-art-social-en-france" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_art_contemporain_et_son_exposition_2_elisabeth_caillet-9782296039292-24738.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/nodus.htm#form" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>