--- v0 (2026-03-17)
+++ v1 (2026-04-26)
@@ -790,277 +790,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fluorose osseuse dans l’arc volcanique campanien pendant l’époque romaine : une approche pluridisciplinaire appliquée l’étude des sépultures à crémation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and quantification of fluorine by LIBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des paléopathologistes de langue française (GPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532417v1</w:t>
+                <w:t xml:space="preserve">hal-03531972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of fluorine by LIBS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fluorose osseuse dans l’arc volcanique campanien pendant l’époque romaine : une approche pluridisciplinaire appliquée l’étude des sépultures à crémation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des paléopathologistes de langue française (GPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531972v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection « Petite souris » : étude exploratoire de la croissance et des perturbations pendant la petite enfance à partir de l’histologie et la physicochimie dentaire</w:t>
               </w:r>
@@ -1262,51 +1262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging biochemical signatures of stress events in human deciduous teeth from the ‘ Tooth Fairy collection ’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1659,527 +1659,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental defects of deciduous teeth can be linear too: an analysis of enamel hypoplasia in juvenile great apes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosi di fluorosi nella popolazione romana di Cuma (Italia, II secolo a.C. - I secolo d.C.): un approccio multidisciplinare applicato ai resti umani cremati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Horst Kierdorf</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Physical Anthropologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, On-line, United States. </w:t>
+              <w:t xml:space="preserve">Toccare terra: approdi e conoscenza. Primo convegno di archeologie flegree</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Baia, Pozzuoli (NA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03532941v1</w:t>
+                <w:t xml:space="preserve">hal-03794532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosi di fluorosi nella popolazione romana di Cuma (Italia, II secolo a.C. - I secolo d.C.): un approccio multidisciplinare applicato ai resti umani cremati</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental defects of deciduous teeth can be linear too: an analysis of enamel hypoplasia in juvenile great apes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Witzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Kierdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Kierdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toccare terra: approdi e conoscenza. Primo convegno di archeologie flegree</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Baia, Pozzuoli (NA), Italy</w:t>
+              <w:t xml:space="preserve">American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On-line, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794532v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating patterns of growth disturbances in a Neolithic sample from Liguria (northwestern Italy, 4800-4400 BCE) from the analysis of enamel defects and diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Dori</w:t>
+                <w:t xml:space="preserve">The Tooth Fairy collection of human deciduous teeth: learning from a documented sample of living children to understand factors related to morphology, growth, and developmental disruptions in the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Bocaege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 88th Annual Meeting of the American Association of Physical Anthropologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Cleveland, United States. </w:t>
+              <w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533547v1</w:t>
+                <w:t xml:space="preserve">hal-02881633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tooth Fairy collection of human deciduous teeth: learning from a documented sample of living children to understand factors related to morphology, growth, and developmental disruptions in the past</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+                <w:t xml:space="preserve">Investigating patterns of growth disturbances in a Neolithic sample from Liguria (northwestern Italy, 4800-4400 BCE) from the analysis of enamel defects and diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Dori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmy Bocaege</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Varalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">The 88th Annual Meeting of the American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cleveland, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881633v1</w:t>
+                <w:t xml:space="preserve">hal-03533547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode multi-proxy pour l’étude des hypoplasies de l’émail dentaire: application sur une collection néolithique de Finale Ligure (Italie)</w:t>
               </w:r>
@@ -3252,51 +3252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2021. Rapport final d'opération programmée. Pompéi Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc, Université PSL), l’UMR 5199 du CNRS PACEA et le Parco Archeologico di Pompei. Avec le soutien de l’Institut Universitaire de France et de la Fondation Simone et Cino Del Duca. Sous la direction de William Van Andringa (École Pratique des Hautes Études, UMR 8546 CNRS ENS-Paris AOrOc, Université PSL et Institut Universitaire de France) et Henri Duday (UMR 5199 du CNRS PACEA). Pompéi, 2 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Van Andringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,51 +3509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fluorosi a Cuma tra l’età tardorepubblicana e l’età augustea (II secolo a.C.-I secolo d.C.): un approccio multidisciplinare applicato ai resti umani cremati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Moggi-Cecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2019.12.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ortiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Clara Torres Pino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2015.09.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcgrath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluyer Mona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Witzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kierdorf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Kierdorf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudelino Marques Lopes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Sajantila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Skufis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Tejada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mercedes Choque Centeno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Oc&#233;ane Spinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbin-Estanguet Tom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sergues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Taffin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola1.9782356135032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Balbin-Estanguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola1.9782356135032.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05527251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025BORD0281" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Moggi-Cecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2019.12.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ortiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Clara Torres Pino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2015.09.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcgrath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluyer Mona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Witzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kierdorf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Kierdorf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudelino Marques Lopes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Sajantila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Skufis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Tejada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mercedes Choque Centeno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Oc&#233;ane Spinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbin-Estanguet Tom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sergues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Taffin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola1.9782356135032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Balbin-Estanguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola1.9782356135032.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05527251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025BORD0281" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>