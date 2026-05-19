--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -790,277 +790,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of fluorine by LIBS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fluorose osseuse dans l’arc volcanique campanien pendant l’époque romaine : une approche pluridisciplinaire appliquée l’étude des sépultures à crémation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des paléopathologistes de langue française (GPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531972v1</w:t>
+                <w:t xml:space="preserve">hal-03532417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fluorose osseuse dans l’arc volcanique campanien pendant l’époque romaine : une approche pluridisciplinaire appliquée l’étude des sépultures à crémation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and quantification of fluorine by LIBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des paléopathologistes de langue française (GPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Symposium on Laser-Induced Breakdown Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532417v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collection « Petite souris » : étude exploratoire de la croissance et des perturbations pendant la petite enfance à partir de l’histologie et la physicochimie dentaire</w:t>
               </w:r>
@@ -1174,234 +1174,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los efectos de la modificación artificial de cráneos en la oclusión y erupción dental: ejemplos del Cusco Prehispánico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elva Clara Torres Pino</w:t>
+                <w:t xml:space="preserve">Imaging biochemical signatures of stress events in human deciduous teeth from the ‘ Tooth Fairy collection ’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leluyer Mona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Reunión Sociedad de Odontoestomatólogos forenses iberoamericanos – SOFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cusco, Peru</w:t>
+              <w:t xml:space="preserve">SciX Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533532v1</w:t>
+                <w:t xml:space="preserve">hal-03533045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging biochemical signatures of stress events in human deciduous teeth from the ‘ Tooth Fairy collection ’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+                <w:t xml:space="preserve">Los efectos de la modificación artificial de cráneos en la oclusión y erupción dental: ejemplos del Cusco Prehispánico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elva Clara Torres Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciX Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, California, United States</w:t>
+              <w:t xml:space="preserve">XI Reunión Sociedad de Odontoestomatólogos forenses iberoamericanos – SOFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cusco, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533045v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de perturbations de croissance à partir de l’analyse (via macrophotographie) dans un échantillon néolitique de Ligurie (nord-ouest de l’Italie)</w:t>
               </w:r>
@@ -1659,527 +1659,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosi di fluorosi nella popolazione romana di Cuma (Italia, II secolo a.C. - I secolo d.C.): un approccio multidisciplinare applicato ai resti umani cremati</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental defects of deciduous teeth can be linear too: an analysis of enamel hypoplasia in juvenile great apes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Witzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Kierdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Kierdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toccare terra: approdi e conoscenza. Primo convegno di archeologie flegree</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Baia, Pozzuoli (NA), Italy</w:t>
+              <w:t xml:space="preserve">American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On-line, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794532v1</w:t>
+                <w:t xml:space="preserve">hal-03532941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental defects of deciduous teeth can be linear too: an analysis of enamel hypoplasia in juvenile great apes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosi di fluorosi nella popolazione romana di Cuma (Italia, II secolo a.C. - I secolo d.C.): un approccio multidisciplinare applicato ai resti umani cremati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Horst Kierdorf</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Physical Anthropologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, On-line, United States. </w:t>
+              <w:t xml:space="preserve">Toccare terra: approdi e conoscenza. Primo convegno di archeologie flegree</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Baia, Pozzuoli (NA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532941v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tooth Fairy collection of human deciduous teeth: learning from a documented sample of living children to understand factors related to morphology, growth, and developmental disruptions in the past</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+                <w:t xml:space="preserve">Investigating patterns of growth disturbances in a Neolithic sample from Liguria (northwestern Italy, 4800-4400 BCE) from the analysis of enamel defects and diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Dori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmy Bocaege</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Varalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">The 88th Annual Meeting of the American Association of Physical Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Cleveland, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881633v1</w:t>
+                <w:t xml:space="preserve">hal-03533547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating patterns of growth disturbances in a Neolithic sample from Liguria (northwestern Italy, 4800-4400 BCE) from the analysis of enamel defects and diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Dori</w:t>
+                <w:t xml:space="preserve">The Tooth Fairy collection of human deciduous teeth: learning from a documented sample of living children to understand factors related to morphology, growth, and developmental disruptions in the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Moggi-Cecchi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Bocaege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 88th Annual Meeting of the American Association of Physical Anthropologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Cleveland, United States. </w:t>
+              <w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533547v1</w:t>
+                <w:t xml:space="preserve">hal-02881633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode multi-proxy pour l’étude des hypoplasies de l’émail dentaire: application sur une collection néolithique de Finale Ligure (Italie)</w:t>
               </w:r>
@@ -3252,51 +3252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2021. Rapport final d'opération programmée. Pompéi Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc, Université PSL), l’UMR 5199 du CNRS PACEA et le Parco Archeologico di Pompei. Avec le soutien de l’Institut Universitaire de France et de la Fondation Simone et Cino Del Duca. Sous la direction de William Van Andringa (École Pratique des Hautes Études, UMR 8546 CNRS ENS-Paris AOrOc, Université PSL et Institut Universitaire de France) et Henri Duday (UMR 5199 du CNRS PACEA). Pompéi, 2 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Van Andringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,51 +3509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fluorosi a Cuma tra l’età tardorepubblicana e l’età augustea (II secolo a.C.-I secolo d.C.): un approccio multidisciplinare applicato ai resti umani cremati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3790,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Moggi-Cecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2019.12.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ortiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Clara Torres Pino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2015.09.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcgrath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluyer Mona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Witzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kierdorf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Kierdorf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudelino Marques Lopes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Sajantila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Skufis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Tejada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mercedes Choque Centeno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Oc&#233;ane Spinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbin-Estanguet Tom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sergues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Taffin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola1.9782356135032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Balbin-Estanguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola1.9782356135032.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05527251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025BORD0281" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Sparacello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Bocaege" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Varalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Moggi-Cecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2019.12.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ortiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Clara Torres Pino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2015.09.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Luyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Mcgrath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leluyer Mona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Witzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kierdorf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Kierdorf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudelino Marques Lopes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Sajantila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Skufis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Tejada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Mercedes Choque Centeno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673096v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez Oc&#233;ane Spinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbin-Estanguet Tom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sergues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Taffin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola1.9782356135032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Balbin-Estanguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/schola1.9782356135032.9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05527251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025BORD0281" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>