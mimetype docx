--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1559,182 +1559,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Broch, Der Tod des Vergil: Ornament und Enthüllung – das letzte Paradoxon</w:t>
+                <w:t xml:space="preserve">De la mise en scène subversive du « temps qui passe » en RDA : „Die Alleinseglerin“, un film de Herrmann Zschoche (1987)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agazzi, Elena and Gabbiadini, Guglielmo and Lützeler, Paul Michael. </w:t>
+              <w:t xml:space="preserve">Hélène Camarade; Sibylle Goepper. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermann Brochs Vergil-Roman: literarischer Intertext und kulturelle Konstellation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Résistance, dissidence et opposition en RDA, 1949-1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.273--285, 2016, 978-2-7574-1160-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999266v1</w:t>
+                <w:t xml:space="preserve">hal-01999265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mise en scène subversive du « temps qui passe » en RDA : „Die Alleinseglerin“, un film de Herrmann Zschoche (1987)</w:t>
+                <w:t xml:space="preserve">Hermann Broch, Der Tod des Vergil: Ornament und Enthüllung – das letzte Paradoxon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Camarade; Sibylle Goepper. </w:t>
+              <w:t xml:space="preserve">Agazzi, Elena and Gabbiadini, Guglielmo and Lützeler, Paul Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résistance, dissidence et opposition en RDA, 1949-1990</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hermann Brochs Vergil-Roman: literarischer Intertext und kulturelle Konstellation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg Verlag, pp.239--253, 2016, 978-3-95809-325-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999265v1</w:t>
+                <w:t xml:space="preserve">hal-01999266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginalité et nomadisme dans le film Der Lebensversicherer (D. 2006, ‘L’assureur-vie’) de Bülent Akinci</w:t>
               </w:r>
@@ -1787,264 +1787,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une figure patrimoniale de la résistance</w:t>
+                <w:t xml:space="preserve">Conclusion. Rien à signaler ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Camarade, Hélène and Guilhamon, Elizabeth and Kaiser, Claire. </w:t>
+              <w:t xml:space="preserve">Kaiser, Claire and Guilhamon, Elizabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le national-socialisme dans le cinéma allemand contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.181--197, 2013, 978-2-7574-0426-3. </w:t>
+              <w:t xml:space="preserve">, Hélène Camarade, 2013, Septentrion, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.62476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.62506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999290v1</w:t>
+                <w:t xml:space="preserve">hal-02794660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des procédés et des effets dans « Rapports de classes » de Danièle Huillet et Jean-Marie Straub</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sauvanet, Pierre. </w:t>
+                <w:t xml:space="preserve">Une figure patrimoniale de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camarade, Hélène and Guilhamon, Elizabeth and Kaiser, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'effet de réel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le national-socialisme dans le cinéma allemand contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.181--197, 2013, 978-2-7574-0426-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.62476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999288v1</w:t>
+                <w:t xml:space="preserve">hal-01999290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. Rien à signaler ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Kaiser, Claire and Guilhamon, Elizabeth. </w:t>
+                <w:t xml:space="preserve">Des procédés et des effets dans « Rapports de classes » de Danièle Huillet et Jean-Marie Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Guilhamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvanet, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le national-socialisme dans le cinéma allemand contemporain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'effet de réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Presses Universitaires de Bordeaux, pp.239--255, 2013, Les cahiers d’ARTES, 978-2-86781-907-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794660v1</w:t>
+                <w:t xml:space="preserve">hal-01999288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index des films</w:t>
               </w:r>
@@ -2097,191 +2097,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le monde des accusés » (1950) de Walter Jens ou les soubresauts d’un genre</w:t>
+                <w:t xml:space="preserve">Rien à signaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kuon, Peter and Peylet, Gérard. </w:t>
+              <w:t xml:space="preserve">Camarade, Hélène and Guilhamon, Elizabeth and Kaiser, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'utopie entre eutopie et dystopie : en hommage à Claude-Gilbert Dubois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pub.17236⟩</w:t>
+              <w:t xml:space="preserve">Le national-socialisme dans le cinéma allemand contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.257--269, 2013, 978-2-7574-0426-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.62506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999263v1</w:t>
+                <w:t xml:space="preserve">hal-01999291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rien à signaler</w:t>
+                <w:t xml:space="preserve">« Le monde des accusés » (1950) de Walter Jens ou les soubresauts d’un genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Camarade, Hélène and Guilhamon, Elizabeth and Kaiser, Claire. </w:t>
+              <w:t xml:space="preserve">Kuon, Peter and Peylet, Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le national-socialisme dans le cinéma allemand contemporain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.62506⟩</w:t>
+              <w:t xml:space="preserve">L'utopie entre eutopie et dystopie : en hommage à Claude-Gilbert Dubois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110, Presses Universitaires de Bordeaux, pp.131--141, 2013, Eidôlon, 979-10-91052-10-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.17236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999291v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introductions aux chapitres</w:t>
               </w:r>
@@ -2340,51 +2340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma de la transgression : „Das Kaninchen bin ich“ (RDA 1965) et „Spur der Steine“ (RDA 1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gotto, Bernhard and Möller, Horst and Pelletier, Nicole and Mondot, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Krisen und Krisenbewusstsein in Deutschland und Frankreich in den 1960er Jahren</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oldenbourg Verlag, pp.227--235, 2012, 978-3-486-71289-6</w:t>
@@ -2553,182 +2553,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schreiben im Umbruch. Wolfgang Koeppens „Die Mauer schwankt“ (1935)</w:t>
+                <w:t xml:space="preserve">Wilhelm Genazino ou la souillure ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Meyer, Daniel and Dieterle, Bernard. </w:t>
+              <w:t xml:space="preserve">Régnier-Bohler, Danielle and Guilhamon, Elizabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Umbruchsdiskurs im deutschsprachigen Raum zwischen 1900 und 1938</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Souillure : études pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92, Presses Universitaires de Bordeaux, pp.157--167, 2011, Eidôlon, 978-2-903440-92-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.24206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999658v1</w:t>
+                <w:t xml:space="preserve">hal-01999660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Genazino ou la souillure ordinaire</w:t>
+                <w:t xml:space="preserve">Schreiben im Umbruch. Wolfgang Koeppens „Die Mauer schwankt“ (1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Régnier-Bohler, Danielle and Guilhamon, Elizabeth. </w:t>
+              <w:t xml:space="preserve">Meyer, Daniel and Dieterle, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Souillure : études pluridisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Der Umbruchsdiskurs im deutschsprachigen Raum zwischen 1900 und 1938</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitätsverlag Winter, pp.123--139, 2011, 978-3-8253-5872-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pub.24206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999660v1</w:t>
+                <w:t xml:space="preserve">hal-01999658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Konkurs der Diskurse in Hermann Brochs Entsühnung und Bertolt Brechts Heilige Johanna der Schlachthöfe</w:t>
               </w:r>
@@ -3029,51 +3029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Puccini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-eidolon/l-exquis-5119.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40614" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kaiser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.303.0399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.32542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8776" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62476" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guilhamon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62506" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17236" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.24206" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Puccini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-eidolon/l-exquis-5119.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40614" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kaiser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.303.0399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.32542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62506" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62476" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guilhamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.24206" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>