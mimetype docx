--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -1339,174 +1339,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre les lignes : le franchissement du rideau de fer dans ”Ma vraie famille” (2002), ”Vent d'Ouest” (2011) et ”Rendez-vous l'an prochain” (2013)</w:t>
+                <w:t xml:space="preserve">Introduction. Des récits et des vies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La RDA et la société postsocialiste dans le cinéma allemand contemporain après 1989</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le récit et/ou la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élizabeth Guilhamon, Danièle James-Raoul, Jean Mondot, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522462v1</w:t>
+                <w:t xml:space="preserve">hal-02522460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Des récits et des vies</w:t>
+                <w:t xml:space="preserve">Entre les lignes : le franchissement du rideau de fer dans ”Ma vraie famille” (2002), ”Vent d'Ouest” (2011) et ”Rendez-vous l'an prochain” (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le récit et/ou la vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La RDA et la société postsocialiste dans le cinéma allemand contemporain après 1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Camarade, E. Guilhamon, M. Steinle, H. Yèche, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.32542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522460v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filiation cachée dans « Novemberkind » (D., 2008) et « Es kommt der Tag » (D., 2009)</w:t>
               </w:r>
@@ -2553,182 +2553,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Genazino ou la souillure ordinaire</w:t>
+                <w:t xml:space="preserve">Schreiben im Umbruch. Wolfgang Koeppens „Die Mauer schwankt“ (1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Régnier-Bohler, Danielle and Guilhamon, Elizabeth. </w:t>
+              <w:t xml:space="preserve">Meyer, Daniel and Dieterle, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Souillure : études pluridisciplinaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Der Umbruchsdiskurs im deutschsprachigen Raum zwischen 1900 und 1938</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitätsverlag Winter, pp.123--139, 2011, 978-3-8253-5872-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999660v1</w:t>
+                <w:t xml:space="preserve">hal-01999658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schreiben im Umbruch. Wolfgang Koeppens „Die Mauer schwankt“ (1935)</w:t>
+                <w:t xml:space="preserve">Wilhelm Genazino ou la souillure ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Guilhamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Meyer, Daniel and Dieterle, Bernard. </w:t>
+              <w:t xml:space="preserve">Régnier-Bohler, Danielle and Guilhamon, Elizabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Umbruchsdiskurs im deutschsprachigen Raum zwischen 1900 und 1938</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Souillure : études pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92, Presses Universitaires de Bordeaux, pp.157--167, 2011, Eidôlon, 978-2-903440-92-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.24206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999658v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Konkurs der Diskurse in Hermann Brochs Entsühnung und Bertolt Brechts Heilige Johanna der Schlachthöfe</w:t>
               </w:r>
@@ -3029,51 +3029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Puccini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-eidolon/l-exquis-5119.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40614" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kaiser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.303.0399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.32542" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62506" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62476" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guilhamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.24206" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Guilhamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Puccini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/collection-eidolon/l-exquis-5119.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Camarade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Y&#232;che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40614" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kaiser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.303.0399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.213.0076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.40784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.32542" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62506" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.62476" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guilhamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.24206" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>