--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -402,282 +402,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02049775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférences et processus d’intercompréhension dans les interactions quotidiennes : quelques questions méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les objets de la ville et leur recomposition : appréhension des objets et de leurs significations en situation d’interaction dans l’espace urbain grand lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Traverso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+              <w:t xml:space="preserve">Têtes chercheuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861931v1</w:t>
+                <w:t xml:space="preserve">hal-01900979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« I’ suffit juste d’avoir l’œil » ? Regards croisés sur la négociation des objets de la ville en interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inférences et processus d’intercompréhension dans les interactions quotidiennes : quelques questions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Semióticos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900825v1</w:t>
+                <w:t xml:space="preserve">hal-01861931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets de la ville et leur recomposition : appréhension des objets et de leurs significations en situation d’interaction dans l’espace urbain grand lyonnais</w:t>
+                <w:t xml:space="preserve">« I’ suffit juste d’avoir l’œil » ? Regards croisés sur la négociation des objets de la ville en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Têtes chercheuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estudos Semióticos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1980-4016.esse.2017.140739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900979v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résolution de problèmes inférentiels dans un corpus de repas entre amis : une approche conversationnaliste des phénomènes relevant de l’implicite</w:t>
               </w:r>
@@ -758,247 +758,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“peut-être on peut improviser un peu” cas de co-construction de références ad hoc en situation interactionnelle de jeu</w:t>
+                <w:t xml:space="preserve">Explizite Referenz auf vorausgehende Regelerklärungen in Gesellschaftsspielen: Einblicke ins grounding in Interaktionen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Smykowski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international LED 2021. La référence : (co-)construction et exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">22. Arbeitstagung zur Gesprächsforschung 2021. Bedeutung in der Interaktion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03527332v1</w:t>
+                <w:t xml:space="preserve">halshs-03655505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explizite Referenz auf vorausgehende Regelerklärungen in Gesellschaftsspielen: Einblicke ins grounding in Interaktionen.</w:t>
+                <w:t xml:space="preserve">“peut-être on peut improviser un peu” cas de co-construction de références ad hoc en situation interactionnelle de jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Smykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Arbeitstagung zur Gesprächsforschung 2021. Bedeutung in der Interaktion.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">Colloque international LED 2021. La référence : (co-)construction et exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03655505v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferability of new affordances in collaborative analyses of complex data?</w:t>
               </w:r>
@@ -1010,51 +1010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Smykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,77 +1676,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“peut-être on peut improviser un peu”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2408,51 +2408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CEA6BE8"/>
+    <w:nsid w:val="AA4EE4EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2639,51 +2639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elizaveta-chernyshova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3596-1966" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989845v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.075.0067" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2017.140739" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Smykowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco Pinto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chernyshova Elizaveta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.15bal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02070720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elizaveta-chernyshova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3596-1966" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989845v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.075.0067" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2017.140739" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Smykowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco Pinto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chernyshova Elizaveta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.15bal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02070720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>