--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -758,247 +758,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explizite Referenz auf vorausgehende Regelerklärungen in Gesellschaftsspielen: Einblicke ins grounding in Interaktionen.</w:t>
+                <w:t xml:space="preserve">“peut-être on peut improviser un peu” cas de co-construction de références ad hoc en situation interactionnelle de jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurène Smykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Arbeitstagung zur Gesprächsforschung 2021. Bedeutung in der Interaktion.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">Colloque international LED 2021. La référence : (co-)construction et exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03655505v1</w:t>
+                <w:t xml:space="preserve">halshs-03527332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“peut-être on peut improviser un peu” cas de co-construction de références ad hoc en situation interactionnelle de jeu</w:t>
+                <w:t xml:space="preserve">Explizite Referenz auf vorausgehende Regelerklärungen in Gesellschaftsspielen: Einblicke ins grounding in Interaktionen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international LED 2021. La référence : (co-)construction et exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">22. Arbeitstagung zur Gesprächsforschung 2021. Bedeutung in der Interaktion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03527332v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03655505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferability of new affordances in collaborative analyses of complex data?</w:t>
               </w:r>
@@ -1010,51 +1010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Smykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,77 +1676,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“peut-être on peut improviser un peu”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2408,51 +2408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA4EE4EC"/>
+    <w:nsid w:val="FCADBE11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2639,51 +2639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elizaveta-chernyshova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3596-1966" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989845v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.075.0067" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2017.140739" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Smykowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco Pinto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chernyshova Elizaveta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.15bal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02070720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elizaveta-chernyshova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3596-1966" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989845v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.075.0067" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2017.140739" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Smykowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco Pinto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378838v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chernyshova Elizaveta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.15bal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6620127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02070720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>