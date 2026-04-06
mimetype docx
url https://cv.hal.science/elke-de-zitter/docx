--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2538 +234,2668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating metal–organic framework structures using synchrotron serial crystallography</w:t>
+                <w:t xml:space="preserve">Analysing the significance of small conformational changes and low occupancy states in serial crystallographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jake Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelyzaveta Pulnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Paley</w:t>
+                <w:t xml:space="preserve">Helen Ginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Thom</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Briony Yorke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (39), pp.5644-5654. </w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CE00735B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.70218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725808v1</w:t>
+                <w:t xml:space="preserve">hal-05559223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-induced chromophore degradation in the photoswitchable red fluorescent protein rsCherry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating metal–organic framework structures using synchrotron serial crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke de Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Yen Hang Bui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elke de Zitter</w:t>
+                <w:t xml:space="preserve">David Perl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
+                <w:t xml:space="preserve">Martin Savko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+                <w:t xml:space="preserve">Daniel Paley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bindu Srinivasu</w:t>
+                <w:t xml:space="preserve">Alexander Thom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 239, pp.124179. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (39), pp.5644-5654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CE00735B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238433v2</w:t>
+                <w:t xml:space="preserve">hal-04725808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved crystallography captures light-driven DNA repair</w:t>
+                <w:t xml:space="preserve">Oxygen-induced chromophore degradation in the photoswitchable red fluorescent protein rsCherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina-Eleni Christou</w:t>
+                <w:t xml:space="preserve">Thi Yen Hang Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Apostolopoulou</w:t>
+                <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Melo</w:t>
+                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Ruppert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alisia Fadini</w:t>
+                <w:t xml:space="preserve">Bindu Srinivasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adj4270⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239, pp.124179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.124179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717786v1</w:t>
+                <w:t xml:space="preserve">hal-04238433v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo determination of mosquitocidal Cry11Aa and Cry11Ba structures from naturally-occurring nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved crystallography captures light-driven DNA repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina-Eleni Christou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+                <w:t xml:space="preserve">Virginia Apostolopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R. Sawaya</w:t>
+                <w:t xml:space="preserve">Diogo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke De Zitter</w:t>
+                <w:t xml:space="preserve">Matthias Ruppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena A. Andreeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Banneville</w:t>
+                <w:t xml:space="preserve">Alisia Fadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-31746-x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382 (6674), pp.1015-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adj4270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805376v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligomerization processes limit photoactivation and recovery of the orange carotenoid protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Andreeva</w:t>
+                <w:t xml:space="preserve">Stanisław Niziński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanisław Niziński</w:t>
+                <w:t xml:space="preserve">Adjélé Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjélé Wilson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matteo Levantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121 (15), pp.2849-2872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xtrapol8 enables automatic elucidation of low-occupancy intermediate-states in crystallographic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Oeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Oeser</w:t>
+                <w:t xml:space="preserve">Thomas Barends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Philippe Colletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-022-03575-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved serial femtosecond crystallography on fatty-acid photodecarboxylase: lessons learned</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo determination of mosquitocidal Cry11Aa and Cry11Ba structures from naturally-occurring nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elke de Zitter</w:t>
+                <w:t xml:space="preserve">Michael R. Sawaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilme Schlichting</w:t>
+                <w:t xml:space="preserve">Elke De Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Banneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2059798322007525⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-31746-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788055v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does $Bacillus\ thuringiensis$ crystallize such a large diversity of toxins?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Time-resolved serial femtosecond crystallography on fatty-acid photodecarboxylase: lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barends</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilme Schlichting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13070443⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (9), pp.1131-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2059798322007525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430907v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can (We Make) Bacillus thuringiensis Crystallize More Than Its Toxins?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">How does $Bacillus\ thuringiensis$ crystallize such a large diversity of toxins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Banneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Philippe Colletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (7), pp.441. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins13070441⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13070443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355183v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–function dataset reveals environment effects within a fluorescent protein model system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can (We Make) Bacillus thuringiensis Crystallize More Than Its Toxins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Banneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Philippe Colletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 133 (18), pp.10161-10169. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (7), pp.441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202015201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins13070441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513193v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Investigations of Green mEos4b Reveal a Dynamic Long-Lived Dark State</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structure–function dataset reveals environment effects within a fluorescent protein model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Ridard</w:t>
+                <w:t xml:space="preserve">Siewert Hugelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Thédié</w:t>
+                <w:t xml:space="preserve">Sam Duwé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Adam</w:t>
+                <w:t xml:space="preserve">Wim Vandenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard C. Levy</w:t>
+                <w:t xml:space="preserve">Alison Tebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (25), pp.10978-10988. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (18), pp.10161-10169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c01880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202015201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895781v1</w:t>
+                <w:t xml:space="preserve">hal-03513193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Drc’, a structurally novel ssDNA-binding transcription regulator of N4-related bacterial viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Investigations of Green mEos4b Reveal a Dynamic Long-Lived Dark State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke de Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Boon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elke de Zitter</w:t>
+                <w:t xml:space="preserve">Jacqueline Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen De smet</w:t>
+                <w:t xml:space="preserve">Daniel Thédié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Wagemans</w:t>
+                <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marleen Voet</w:t>
+                <w:t xml:space="preserve">Bernard C. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (1), pp.445-459. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (25), pp.10978-10988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c01880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513209v1</w:t>
+                <w:t xml:space="preserve">hal-02895781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic investigation of mEos4b reveals a strategy to reduce track interruptions in sptPALM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">‘Drc’, a structurally novel ssDNA-binding transcription regulator of N4-related bacterial viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Boon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Beaudouin</w:t>
+                <w:t xml:space="preserve">Jeroen De smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wagemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen Voet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-019-0462-3⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.445-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270788v1</w:t>
+                <w:t xml:space="preserve">hal-03513209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of tryptophan-containing mutants of the symmetrical Pizza protein for biophysical studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanistic investigation of mEos4b reveals a strategy to reduce track interruptions in sptPALM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thédié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc van Meervelt</w:t>
+                <w:t xml:space="preserve">Viola Mönkemöller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siewert Hugelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy R.H. Tame</w:t>
+                <w:t xml:space="preserve">Joël Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 497 (4), pp.1038-1042. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (8), pp.707-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.02.168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41592-019-0462-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513224v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-assisted formation and stabilization of catalytically active polyoxometalate species</w:t>
+                <w:t xml:space="preserve">Design of tryptophan-containing mutants of the symmetrical Pizza protein for biophysical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurens Vandebroek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hiroki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram Mylemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Giang Thi Ly</w:t>
+                <w:t xml:space="preserve">Luc van Meervelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Conić</w:t>
+                <w:t xml:space="preserve">Jeremy R.H. Tame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (40), pp.10099-10108. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 497 (4), pp.1038-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201802052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.02.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513218v1</w:t>
+                <w:t xml:space="preserve">hal-03513224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient switching of mCherry fluorescence using chemical caging</w:t>
+                <w:t xml:space="preserve">Protein-assisted formation and stabilization of catalytically active polyoxometalate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas M. C. Cloin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laurens Vandebroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiree Salas</w:t>
+                <w:t xml:space="preserve">Elke De zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gielen</w:t>
+                <w:t xml:space="preserve">Hong Giang Thi Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert E. Folkers</w:t>
+                <w:t xml:space="preserve">Dragan Conić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (27), pp.7013-7018. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (40), pp.10099-10108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1617280114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513226v1</w:t>
+                <w:t xml:space="preserve">hal-03513218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of the complex between hen egg-white lysozyme and Zr$^{IV}$ -Substituted Keggin polyoxometalate as artificial protease</w:t>
+                <w:t xml:space="preserve">Efficient switching of mCherry fluorescence using chemical caging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelies Sap</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bas M. C. Cloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Van meervelt</w:t>
+                <w:t xml:space="preserve">Desiree Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana N. Parac-Vogt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Gielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert E. Folkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501998⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (27), pp.7013-7018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1617280114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513233v1</w:t>
+                <w:t xml:space="preserve">hal-03513226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression-enhanced fluorescent proteins based on enhanced green fluorescent protein for super-resolution microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structural characterization of the complex between hen egg-white lysozyme and Zr$^{IV}$ -Substituted Keggin polyoxometalate as artificial protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Sap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Van meervelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana N. Parac-Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (33), pp.11692-11695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b04129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03513230v1</w:t>
+                <w:t xml:space="preserve">hal-03513233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green-to-red photoconvertible Dronpa mutant for multimodal super-resolution fluorescence microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Expression-enhanced fluorescent proteins based on enhanced green fluorescent protein for super-resolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Duwé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke de Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Koen Clays</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Vandenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (10), pp.9528-9541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b04129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Green-to-red photoconvertible Dronpa mutant for multimodal super-resolution fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Nguyen Bich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke de Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.1664-1673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn4060144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2775,51 +2905,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated structural dynamics uncover new modes of B 12 photoreceptor activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Rios-Santacruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2871,65 +3001,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3076,51 +3206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Rios-Santacruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshwardhan Poddar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derren Heyes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-10074-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Thom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE00735B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238433v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Hang Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamien Moeyaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Srinivasu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Eleni Christou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Apostolopoulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Melo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ruppert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Fadini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj4270" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Sawaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke De Zitter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Andreeva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banneville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31746-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03847417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Nizi&#324;ski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233;l&#233; Wilson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.07.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03847426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oeser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03575-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03788055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilme Schlichting" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322007525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03430907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070443" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070441" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert Hugelier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Duw&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tebo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ridard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;di&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01880" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen De&#160;smet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Voet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola M&#246;nkem&#246;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0462-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Noguchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Mylemans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Meervelt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.H. Tame" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.02.168" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Vandebroek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke De&#8197;zitter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Giang Thi Ly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Coni&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas M. C. Cloin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Salas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gielen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert E. Folkers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617280114" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Sap" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van&#8197;meervelt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana N. Parac-Vogt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501998" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04129" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513242v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Nguyen Bich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4060144" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Rios-Santacruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshwardhan Poddar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derren Heyes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-10074-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Hill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelyzaveta Pulnova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ginn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Yorke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70218" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Thom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE00735B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238433v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Hang Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamien Moeyaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Srinivasu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Eleni Christou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Apostolopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Melo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ruppert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Fadini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj4270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03847417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Nizi&#324;ski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233;l&#233; Wilson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.07.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03847426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oeser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03575-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Sawaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke De Zitter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Andreeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banneville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31746-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03788055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilme Schlichting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322007525" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03430907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070443" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070441" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert Hugelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Duw&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tebo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ridard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;di&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01880" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen De&#160;smet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Voet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola M&#246;nkem&#246;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0462-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Noguchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Mylemans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Meervelt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.H. Tame" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.02.168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Vandebroek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke De&#8197;zitter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Giang Thi Ly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Coni&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas M. C. Cloin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Salas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gielen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert E. Folkers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617280114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Sap" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van&#8197;meervelt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana N. Parac-Vogt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Nguyen Bich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4060144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>