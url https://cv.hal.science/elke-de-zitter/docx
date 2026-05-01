--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated structural dynamics uncover a new B12 photoreceptor activation mode</w:t>
+                <w:t xml:space="preserve">Analysing the significance of small conformational changes and low occupancy states in serial crystallographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Rios-Santacruz</w:t>
+                <w:t xml:space="preserve">Jake Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harshwardhan Poddar</w:t>
+                <w:t xml:space="preserve">Yelyzaveta Pulnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pounot</w:t>
+                <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derren Heyes</w:t>
+                <w:t xml:space="preserve">Helen Ginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Briony Yorke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-10074-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.70218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496849v1</w:t>
+                <w:t xml:space="preserve">hal-05559223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the significance of small conformational changes and low occupancy states in serial crystallographic data</w:t>
+                <w:t xml:space="preserve">Integrated structural dynamics uncover a new B12 photoreceptor activation mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Hill</w:t>
+                <w:t xml:space="preserve">Ronald Rios-Santacruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yelyzaveta Pulnova</w:t>
+                <w:t xml:space="preserve">Harshwardhan Poddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke de Zitter</w:t>
+                <w:t xml:space="preserve">Kevin Pounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Ginn</w:t>
+                <w:t xml:space="preserve">Derren Heyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briony Yorke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Coquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.70218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-10074-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559223v1</w:t>
+                <w:t xml:space="preserve">hal-05496849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating metal–organic framework structures using synchrotron serial crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Perl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -517,51 +517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-induced chromophore degradation in the photoswitchable red fluorescent protein rsCherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Yen Hang Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjélé Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Levantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121 (15), pp.2849-2872. </w:t>
@@ -906,64 +906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xtrapol8 enables automatic elucidation of low-occupancy intermediate-states in crystallographic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Oeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,77 +1183,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved serial femtosecond crystallography on fatty-acid photodecarboxylase: lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyprianos Hadjidemetriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilme Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Banneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Philippe Colletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Banneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Philippe Colletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1564,51 +1564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–function dataset reveals environment effects within a fluorescent protein model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siewert Hugelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1698,51 +1698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Investigations of Green mEos4b Reveal a Dynamic Long-Lived Dark State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,51 +1845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Drc’, a structurally novel ssDNA-binding transcription regulator of N4-related bacterial viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen De smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic investigation of mEos4b reveals a strategy to reduce track interruptions in sptPALM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thédié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Mylemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc van Meervelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-assisted formation and stabilization of catalytically active polyoxometalate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurens Vandebroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke De zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient switching of mCherry fluorescence using chemical caging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas M. C. Cloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiree Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,51 +2515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of the complex between hen egg-white lysozyme and Zr$^{IV}$ -Substituted Keggin polyoxometalate as artificial protease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Sap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Van meervelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression-enhanced fluorescent proteins based on enhanced green fluorescent protein for super-resolution microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Duwé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamien Moeyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Nguyen Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Zitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,103 +2919,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated structural dynamics uncover new modes of B 12 photoreceptor activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Rios-Santacruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshwardhan Poddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derren Heyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3206,51 +3206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Rios-Santacruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshwardhan Poddar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derren Heyes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-10074-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Hill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelyzaveta Pulnova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ginn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Yorke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70218" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Thom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE00735B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238433v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Hang Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamien Moeyaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Srinivasu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Eleni Christou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Apostolopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Melo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ruppert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Fadini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj4270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03847417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Nizi&#324;ski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233;l&#233; Wilson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.07.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03847426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oeser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03575-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Sawaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke De Zitter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Andreeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banneville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31746-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03788055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilme Schlichting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322007525" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03430907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070443" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070441" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert Hugelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Duw&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tebo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ridard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;di&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01880" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen De&#160;smet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Voet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola M&#246;nkem&#246;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0462-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Noguchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Mylemans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Meervelt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.H. Tame" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.02.168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Vandebroek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke De&#8197;zitter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Giang Thi Ly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Coni&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas M. C. Cloin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Salas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gielen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert E. Folkers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617280114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Sap" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van&#8197;meervelt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana N. Parac-Vogt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Nguyen Bich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4060144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Hill" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelyzaveta Pulnova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Zitter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Ginn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Yorke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.70218" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Rios-Santacruz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshwardhan Poddar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derren Heyes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-10074-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Thom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CE00735B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238433v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Hang Bui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamien Moeyaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Srinivasu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.124179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Eleni Christou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Apostolopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Melo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ruppert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisia Fadini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj4270" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03847417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Nizi&#324;ski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233;l&#233; Wilson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.07.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03847426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Oeser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Philippe Colletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03575-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Sawaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke De Zitter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Andreeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banneville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31746-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03788055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyprianos Hadjidemetriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilme Schlichting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798322007525" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03430907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070443" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13070441" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert Hugelier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Duw&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tebo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202015201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ridard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;di&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C. Levy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01880" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen De&#160;smet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wagemans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Voet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola M&#246;nkem&#246;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Beaudouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-019-0462-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Noguchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Mylemans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Meervelt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R.H. Tame" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.02.168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Vandebroek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke De&#8197;zitter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Giang Thi Ly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Coni&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802052" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas M. C. Cloin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Salas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gielen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert E. Folkers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617280114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Sap" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van&#8197;meervelt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana N. Parac-Vogt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Nguyen Bich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn4060144" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>