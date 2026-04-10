--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -926,274 +926,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Role of Video in the Flipped Language Classroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Verch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (3), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21432/cjlt27908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Favoriser le réseautage social et les interactions entre pairs dans un dispositif de formation en ligne non formel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italiano LinguaDue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.613-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13130/2037-3597/13949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02905495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à l’épreuve de paramètres pour une articulation réussie du distanciel et du présentiel aux yeux des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.5007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02892828v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03245944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur les expertises d'articles soumis, portant sur des dispositifs de formation médiatisée</w:t>
               </w:r>
@@ -2942,195 +2942,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combining Classroom-Based Learning and Online Intercultural Exchange in Blended Learning Courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Lewis, R. O’Dowd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online Intercultural Exchange: Policy, Pedagogy, Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.173-191, 2016, 978-1-138-93287-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-01264909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What are the perceived effects of telecollaboration compared to other communication-scenarios with peers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Jager; M. Kurek; B. O’Rourke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New directions in telecollaborative research and practice: selected papers from the second conference on telecollaboration in higher education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reserch-publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-210, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2016.telecollab2016.508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reserch-publishing</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01941166v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">edutice-01264909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les rôles du tuteur dans une formation hybride : distinguer les interactions verbales à distance et en présentiel</w:t>
               </w:r>
@@ -3655,181 +3655,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">As complexas relações entre desenvolvimento da presença social e níveis de ansiedade em contexto de intercâmbio virtual durante a pandemia de COVID19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzi M. S. Cavalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Aranha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37° Enanpoll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associação Nacional de Pós-graduação e Pesquisa em Letras e Linguística – ANPOLL, Oct 2023, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que disent les recherches sur la formation hybride en langues et l'engagement ? Une revue de la littérature (2018-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et usages du numérique en FLE, Colloque de l'ADCUEFE - Campus FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04268321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la formation hybride en langues : quelles sont les recherches menées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Atilf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atilf, Université de Lorraine, Apr 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex relationship between initial anxiety and social presence in Virtual Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3858,152 +3953,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840269v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04840214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que disent les recherches sur la formation hybride ? Une revue de la littérature</w:t>
               </w:r>
@@ -4160,50 +4160,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La télécollaboration comme approche pédagogique innovante : une digitalisation centrée sur les apprenants et les interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international DEFI’22 (Digitalisation, éducation, formation, innovation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole supérieure de l’Education et de la Formation à Oujda, Nov 2022, Oujda, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Engagement des apprenants dans des projets de télécollaboration : entre préoccupations globales et locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4238,195 +4307,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Acedle 2022 - Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télécollaboration : entre interactions sociales et accomplissement de la tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingu@num</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Salzburg, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840403v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04840412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviewing in CALL Journals [Editor's workshop]</w:t>
               </w:r>
@@ -5066,247 +5066,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assessment within Virtual Exchange: a driving factor for student participation and engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telecollaboration and virtual exchange across disciplines: in service of social inclusion and global citizenship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Krakow, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hybrider afin de flexibiliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanger pour apprendre en ligne (EPAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lidilem, Université Grenoble Alpes, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions dans les formations hybrides dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chancen und Herausforderungen der Digitalisierung in der Hochschullehre / Enjeux et défis du numérique pour l’enseignement universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sciences Appliquées de Zwickau et Université Paris Descartes, Oct 2018, Zwickau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940717v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01940785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’hybridation de cours de master</w:t>
               </w:r>
@@ -5430,51 +5430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Roles does Video play in Flipped Language Classrooms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Verch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6743,226 +6743,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04504645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explorer les modalités d’enseignement à distance ou hybride en Sciences Humaines et Sociales (SHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Télécollaboration en langues - Quelques apports et conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The basics of reviewing an article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ollivier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03682666v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04840716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Exchange: Impact on student (and teacher) learning - EVOLVE project</w:t>
               </w:r>
@@ -7431,50 +7431,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Students’ general perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVOLVE Project Team. 2020, pp.32-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Virtual Exchange on Teachers’ Pedagogical Competences and Pedagogical Approach in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Evolve Project. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03201822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of student and teacher competences through Virtual Exchange: first results and adaptation of the research protocol. Intermediate EVOLVE project research report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7519,224 +7686,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Robert O'Dowd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EVOLVE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673531v1</w:t>
-              </w:r>
-[...165 lines deleted...]
-                <w:t xml:space="preserve">halshs-03201822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Exchange as Innovative Practice across Europe: Awareness and Use in Higher Education. EVOLVE Project Baseline Study</w:t>
               </w:r>
@@ -7935,202 +7935,293 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00001449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Promoting) learner engagement and agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28 (3), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14alp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner les langues en hybride à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités, Didactiques, Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.0-240, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging perspectives on digital spaces in teaching and learning English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmenne Kalyaniwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8168,73 +8259,73 @@
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 (1), 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12m34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial CJLT/RCAT - Scénarios pédagogiques et interactions en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8250,65 +8341,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (4), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8455,51 +8546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi M. S. Cavalari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64152/10125/73641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682788v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m34" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04318176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/13949" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Verch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt27908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2773" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Henze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.797" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00124819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://files.eric.ed.gov/fulltext/ED571371.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.telecollab2016.508" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01264909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Cavalari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02408954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouyssi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019442v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840431v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Helm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baroni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837578v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi M. S. Cavalari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64152/10125/73641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682788v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m34" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04318176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Verch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt27908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/13949" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2773" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Henze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.797" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00124819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01264909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://files.eric.ed.gov/fulltext/ED571371.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.telecollab2016.508" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Cavalari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02408954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouyssi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019442v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Helm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baroni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14alp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>