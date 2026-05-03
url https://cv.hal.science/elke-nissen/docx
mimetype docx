--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1017,183 +1017,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise à l’épreuve de paramètres pour une articulation réussie du distanciel et du présentiel aux yeux des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.5007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02892828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Favoriser le réseautage social et les interactions entre pairs dans un dispositif de formation en ligne non formel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italiano LinguaDue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.613-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13130/2037-3597/13949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02905495v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02892828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur les expertises d'articles soumis, portant sur des dispositifs de formation médiatisée</w:t>
               </w:r>
@@ -2193,178 +2193,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00124819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collective Activity and Tutor Involvement in E-learning Environments for Language Teachers and Learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Assisted Language Instruction Consortium Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00001450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autonomie du groupe restreint et performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 08 (1), pp.19-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00109471v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">edutice-00001450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie du groupe restreint et performance</w:t>
               </w:r>
@@ -3288,217 +3288,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que font les apprenants quand on les invite à sortir du cadre dans une formation hybride en langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Ranacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04837627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Dés)engagement d'apprenants face à un non-engagement de partenaires : tendances et raisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Loizidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Agi-lang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839735v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-04837627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutual influence of anxiety and social presence in Virtual Exchange</w:t>
               </w:r>
@@ -6805,402 +6805,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The basics of reviewing an article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Télécollaboration en langues - Quelques apports et conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Exchange: Impact on student (and teacher) learning - EVOLVE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...18 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(EVOLVE Poject Team). The Impact of Virtual Exchange on Student Learning in Higher Education: EVOLVE Project Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sake Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert O'Dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgozarta Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...80 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le travail en face à face et celui en ligne s'allient : formation hybride en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -7216,51 +7216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7988,51 +7988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Promoting) learner engagement and agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28 (3), 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8295,51 +8295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial CJLT/RCAT - Scénarios pédagogiques et interactions en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8546,51 +8546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi M. S. Cavalari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64152/10125/73641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682788v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m34" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04318176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Verch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt27908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/13949" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2773" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Henze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.797" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00124819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01264909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://files.eric.ed.gov/fulltext/ED571371.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.telecollab2016.508" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Cavalari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02408954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouyssi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019442v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Helm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baroni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14alp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi M. S. Cavalari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64152/10125/73641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682788v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m34" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04318176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Verch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt27908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/13949" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2773" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Henze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.797" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00124819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01264909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://files.eric.ed.gov/fulltext/ED571371.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.telecollab2016.508" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Cavalari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02408954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouyssi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019442v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840431v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Helm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baroni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14alp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>