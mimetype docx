--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -926,274 +926,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise à l’épreuve de paramètres pour une articulation réussie du distanciel et du présentiel aux yeux des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.5007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02892828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favoriser le réseautage social et les interactions entre pairs dans un dispositif de formation en ligne non formel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italiano LinguaDue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.613-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2037-3597/13949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02905495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Role of Video in the Flipped Language Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Verch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (3), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21432/cjlt27908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245944v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">halshs-02905495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur les expertises d'articles soumis, portant sur des dispositifs de formation médiatisée</w:t>
               </w:r>
@@ -2193,178 +2193,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00124819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autonomie du groupe restreint et performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 08 (1), pp.19-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00109471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collective Activity and Tutor Involvement in E-learning Environments for Language Teachers and Learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Assisted Language Instruction Consortium Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00001450v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">edutice-00109471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie du groupe restreint et performance</w:t>
               </w:r>
@@ -2942,195 +2942,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What are the perceived effects of telecollaboration compared to other communication-scenarios with peers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Jager; M. Kurek; B. O’Rourke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New directions in telecollaborative research and practice: selected papers from the second conference on telecollaboration in higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reserch-publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-210, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2016.telecollab2016.508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combining Classroom-Based Learning and Online Intercultural Exchange in Blended Learning Courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Lewis, R. O’Dowd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Intercultural Exchange: Policy, Pedagogy, Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.173-191, 2016, 978-1-138-93287-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-01264909v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01941166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les rôles du tuteur dans une formation hybride : distinguer les interactions verbales à distance et en présentiel</w:t>
               </w:r>
@@ -3655,50 +3655,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Que disent les recherches sur la formation hybride en langues et l'engagement ? Une revue de la littérature (2018-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et usages du numérique en FLE, Colloque de l'ADCUEFE - Campus FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04268321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la formation hybride en langues : quelles sont les recherches menées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Atilf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atilf, Université de Lorraine, Apr 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The complex relationship between initial anxiety and social presence in Virtual Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzi M. S. Cavalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Aranha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sao Paulo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">As complexas relações entre desenvolvimento da presença social e níveis de ansiedade em contexto de intercâmbio virtual durante a pandemia de COVID19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzi M. S. Cavalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3720,290 +3953,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37° Enanpoll</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associação Nacional de Pós-graduação e Pesquisa em Letras e Linguística – ANPOLL, Oct 2023, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840214v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-04840269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que disent les recherches sur la formation hybride ? Une revue de la littérature</w:t>
               </w:r>
@@ -4160,273 +4160,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Engagement des apprenants dans des projets de télécollaboration : entre préoccupations globales et locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lada Achilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Acedle 2022 - Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télécollaboration : entre interactions sociales et accomplissement de la tâche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingu@num</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Salzburg, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La télécollaboration comme approche pédagogique innovante : une digitalisation centrée sur les apprenants et les interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international DEFI’22 (Digitalisation, éducation, formation, innovation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole supérieure de l’Education et de la Formation à Oujda, Nov 2022, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840412v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-04840403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviewing in CALL Journals [Editor's workshop]</w:t>
               </w:r>
@@ -5066,247 +5066,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybrider afin de flexibiliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echanger pour apprendre en ligne (EPAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, Université Grenoble Alpes, Jun 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions dans les formations hybrides dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chancen und Herausforderungen der Digitalisierung in der Hochschullehre / Enjeux et défis du numérique pour l’enseignement universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sciences Appliquées de Zwickau et Université Paris Descartes, Oct 2018, Zwickau, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessment within Virtual Exchange: a driving factor for student participation and engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telecollaboration and virtual exchange across disciplines: in service of social inclusion and global citizenship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940785v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01940717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’hybridation de cours de master</w:t>
               </w:r>
@@ -5430,51 +5430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Roles does Video play in Flipped Language Classrooms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Verch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6743,464 +6743,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04504645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The basics of reviewing an article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télécollaboration en langues - Quelques apports et conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explorer les modalités d’enseignement à distance ou hybride en Sciences Humaines et Sociales (SHS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Exchange: Impact on student (and teacher) learning - EVOLVE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(EVOLVE Poject Team). The Impact of Virtual Exchange on Student Learning in Higher Education: EVOLVE Project Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sake Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert O'Dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgozarta Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le travail en face à face et celui en ligne s'allient : formation hybride en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...138 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -7216,51 +7216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,50 +7431,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution of student and teacher competences through Virtual Exchange: first results and adaptation of the research protocol. Intermediate EVOLVE project research report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sake Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert O'Dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVOLVE. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Students’ general perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7489,73 +7607,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EVOLVE Project Team. 2020, pp.32-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Virtual Exchange on Teachers’ Pedagogical Competences and Pedagogical Approach in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7568,175 +7686,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Kurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Evolve Project. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03201822v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04673531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Exchange as Innovative Practice across Europe: Awareness and Use in Higher Education. EVOLVE Project Baseline Study</w:t>
               </w:r>
@@ -7988,51 +7988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Promoting) learner engagement and agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28 (3), 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8295,51 +8295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial CJLT/RCAT - Scénarios pédagogiques et interactions en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8546,51 +8546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi M. S. Cavalari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64152/10125/73641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682788v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m34" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04318176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Verch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt27908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/13949" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2773" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Henze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.797" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00124819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01264909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://files.eric.ed.gov/fulltext/ED571371.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.telecollab2016.508" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Cavalari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02408954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940740v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouyssi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019442v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840431v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201822v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Helm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baroni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14alp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01927565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi M. S. Cavalari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64152/10125/73641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682788v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kurek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04776104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmenne Kalyaniwala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#232;ne R&#233;vauger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m34" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04318176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/13949" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Verch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt27908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2773" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Henze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.797" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00124819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2858" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001448v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://files.eric.ed.gov/fulltext/ED571371.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2016.telecollab2016.508" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01264909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785954v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Loizidou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Cavalari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Whyte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682533v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02408954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941155v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00978050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouyssi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02011908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785931v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019442v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927445v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Helm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baroni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00001449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14alp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>