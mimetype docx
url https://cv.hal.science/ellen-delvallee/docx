--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ellen Delvallée </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche - UMR Litt&Arts (CNRS/Univ. Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie des Rhétoriqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cornilliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Provini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2026, 2108-5900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de la requête (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lemaire de Belges. Une écriture sous le signe de la concorde (1473-1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Desbois-Ientile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais. 2024, 2869069464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la filiation. Clément Marot et ses maîtres : Jean Marot, Jean Lemaire et Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin, écrivain polygraphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires en vers (XV-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88-93 (93), pp.7-250, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marot et les autorités féminines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.15-128, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin and the Rewriting of the Grandes Chroniques de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Chronicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.5 - 36. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18795927-01701001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche rhétorique des voix des personnages dans les Illustrations de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Inclassable Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, pp.15-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘‘voyages’’ des Rhétoriqueurs : un genre entre narratio et laudatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.131-148. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.LMFR.5.144056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire en vers dans la Chronique française de Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88-93, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat et dialogue en vers chez Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects et fonctions de la narratio dans Le Séjour d’Honneur d’Octovien de Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance épistolographique dans l’œuvre de Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aes.4514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux de Jean Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Prières de Jean Marot : rhétorique et politique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11263-1.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lettres nouvelles de Milan de Pierre Gringore : la propagande entre vers et prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot élève de Jean : le modèle des récits de formation allégoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topiques, études satoriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : David Claivaz, « Ovide veut parler ». Les négociations de Clément Marot traducteur (Genève, Droz, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébillet et l'histoire des ballades et du chant royal dans L'Adolescence clémentine de Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Plaintes de la Déploration de Florimond Robertet ou les apories de la poésie funèbre chez Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La plainte littéraire, 57 (2), pp.16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Recueil Jehan Marot : un manuscrit inachevé et perdu édité par Clément ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad hoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélisenne de Crenne : traduire, réécrire, amplifier Virgile au XVI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire de Belges traducteur de l’Iliade : les discours du chant III dans les Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin and the practice of invective discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Doudet; Lucien Dugaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eloquence in Verse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.15-28, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épîtres de requête de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rituels épistolaires (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.195-212, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du rentrement et le devenir du rondeau : autour de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clotilde Dauphant; Sylvie Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rondeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.189-203, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures des Rondeaulx en nombre trois cens cinquante, singuliers et à tous propos de Galliot du Pré (1527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Lionetto; Jean-Charles Monferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleurs et jardins de poésie. Les anthologies poétiques au XVIe siècle (domaine français, incursions européennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.143-160, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les destinations élargies des Épîtres de l’Amant vert de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Mounier; Hélène Rabaey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies d’élargissement du lectorat dans la fiction narrative (XVe et XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.246-262, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placere et docere : les publics d’Homère en français dans la première moitié du XVIe siècle (Lemaire, Samxon, Salel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Louette; Agathe Salha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Homère. Stratégies d’appropriation des poèmes homériques (France, XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.43-59, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Regrets, Du Bellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Himy-Pieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khâgnes 2021. Du Bellay, Les Regrets ; Racine, Bérénice ; Verlaine, Poèmes saturniens ; Duras, Le ravissement de Lol V. Stein. Le lyrisme, l’œuvre littéraire et l’auteur, littérature et morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.15-58, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura, ars, imitatio dans la ‘‘Complaincte de la mort de maistre George Chastellain’’ de Jean Robertet et La Plainte du Désiré de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Noille; Christiane Louette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences rhétoriques. Mélanges offerts au professeur Francis Goyet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.341-350, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot et Le Roman de la Rose : penser l’héritage littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lombart; Silvère Menegaldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fortune de Jean de Meun dans les lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-174, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot, L'Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Agrégation de Lettres 2019. Tout le programme en un volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.295-384, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité et coopération de Jean et Clément Marot dans leurs poèmes sur la naissance du Dauphin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Ier et la vie littéraire de son temps (1515-1547), actes du colloque international de Queen’s University, 17-19 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.283-296, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification et consolation dans La Couronne margaritique de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Digression au XVIe siècle. Actes de la journée d’étude organisée à l’Université de Rouen en novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude », 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot, Les Épîtres, éd. Guillaume Berthon et Jean-Charles Monferran, Paris, Gallimard, 2021, 544 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.175-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gringore, Œuvres moralisatrices I (1499-1510), éd. Cynthia J. Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.319-321. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33137/rr.v45i3.40457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la filiation. Clément Marot et ses maîtres : Jean Marot, Jean Lemaire et Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Grenoble Alpes; Rutgers university (N.J.), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017GREAL006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01692632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ellen Delvallée </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche - UMR Litt&Arts (CNRS/Univ. Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie des Rhétoriqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cornilliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Provini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2026, 2108-5900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de la requête (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lemaire de Belges. Une écriture sous le signe de la concorde (1473-1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Desbois-Ientile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais. 2024, 2869069464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la filiation. Clément Marot et ses maîtres : Jean Marot, Jean Lemaire et Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin, écrivain polygraphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires en vers (XV-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88-93 (93), pp.7-250, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marot et les autorités féminines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.15-128, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin and the Rewriting of the Grandes Chroniques de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Chronicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.5 - 36. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18795927-01701001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche rhétorique des voix des personnages dans les Illustrations de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘‘voyages’’ des Rhétoriqueurs : un genre entre narratio et laudatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.131-148. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.LMFR.5.144056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Inclassable Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, pp.15-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire en vers dans la Chronique française de Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88-93, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects et fonctions de la narratio dans Le Séjour d’Honneur d’Octovien de Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat et dialogue en vers chez Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance épistolographique dans l’œuvre de Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aes.4514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux de Jean Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Prières de Jean Marot : rhétorique et politique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11263-1.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lettres nouvelles de Milan de Pierre Gringore : la propagande entre vers et prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot élève de Jean : le modèle des récits de formation allégoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topiques, études satoriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : David Claivaz, « Ovide veut parler ». Les négociations de Clément Marot traducteur (Genève, Droz, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébillet et l'histoire des ballades et du chant royal dans L'Adolescence clémentine de Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Plaintes de la Déploration de Florimond Robertet ou les apories de la poésie funèbre chez Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La plainte littéraire, 57 (2), pp.16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Recueil Jehan Marot : un manuscrit inachevé et perdu édité par Clément ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad hoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélisenne de Crenne : traduire, réécrire, amplifier Virgile au XVI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire de Belges traducteur de l’Iliade : les discours du chant III dans les Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin and the practice of invective discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Doudet; Lucien Dugaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eloquence in Verse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.15-28, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épîtres de requête de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rituels épistolaires (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.195-212, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du rentrement et le devenir du rondeau : autour de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clotilde Dauphant; Sylvie Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rondeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.189-203, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures des Rondeaulx en nombre trois cens cinquante, singuliers et à tous propos de Galliot du Pré (1527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Lionetto; Jean-Charles Monferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleurs et jardins de poésie. Les anthologies poétiques au XVIe siècle (domaine français, incursions européennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.143-160, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les destinations élargies des Épîtres de l’Amant vert de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Mounier; Hélène Rabaey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies d’élargissement du lectorat dans la fiction narrative (XVe et XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.246-262, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placere et docere : les publics d’Homère en français dans la première moitié du XVIe siècle (Lemaire, Samxon, Salel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Louette; Agathe Salha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Homère. Stratégies d’appropriation des poèmes homériques (France, XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.43-59, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Regrets, Du Bellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Himy-Pieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khâgnes 2021. Du Bellay, Les Regrets ; Racine, Bérénice ; Verlaine, Poèmes saturniens ; Duras, Le ravissement de Lol V. Stein. Le lyrisme, l’œuvre littéraire et l’auteur, littérature et morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.15-58, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura, ars, imitatio dans la ‘‘Complaincte de la mort de maistre George Chastellain’’ de Jean Robertet et La Plainte du Désiré de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Noille; Christiane Louette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences rhétoriques. Mélanges offerts au professeur Francis Goyet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.341-350, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot et Le Roman de la Rose : penser l’héritage littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lombart; Silvère Menegaldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fortune de Jean de Meun dans les lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-174, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot, L'Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Agrégation de Lettres 2019. Tout le programme en un volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.295-384, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité et coopération de Jean et Clément Marot dans leurs poèmes sur la naissance du Dauphin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Ier et la vie littéraire de son temps (1515-1547), actes du colloque international de Queen’s University, 17-19 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.283-296, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification et consolation dans La Couronne margaritique de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Digression au XVIe siècle. Actes de la journée d’étude organisée à l’Université de Rouen en novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude », 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot, Les Épîtres, éd. Guillaume Berthon et Jean-Charles Monferran, Paris, Gallimard, 2021, 544 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.175-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gringore, Œuvres moralisatrices I (1499-1510), éd. Cynthia J. Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.319-321. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33137/rr.v45i3.40457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la filiation. Clément Marot et ses maîtres : Jean Marot, Jean Lemaire et Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Grenoble Alpes; Rutgers university (N.J.), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017GREAL006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01692632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lignereux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18795927-01701001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LMFR.5.144056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i3.40457" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAL006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lignereux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18795927-01701001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LMFR.5.144056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i3.40457" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAL006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>