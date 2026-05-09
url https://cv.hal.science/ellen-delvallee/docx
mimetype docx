--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ellen Delvallée </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche - UMR Litt&Arts (CNRS/Univ. Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie des Rhétoriqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cornilliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Provini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2026, 2108-5900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de la requête (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lemaire de Belges. Une écriture sous le signe de la concorde (1473-1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Desbois-Ientile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais. 2024, 2869069464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la filiation. Clément Marot et ses maîtres : Jean Marot, Jean Lemaire et Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin, écrivain polygraphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires en vers (XV-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88-93 (93), pp.7-250, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marot et les autorités féminines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.15-128, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin and the Rewriting of the Grandes Chroniques de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Chronicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.5 - 36. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18795927-01701001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche rhétorique des voix des personnages dans les Illustrations de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘‘voyages’’ des Rhétoriqueurs : un genre entre narratio et laudatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.131-148. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.LMFR.5.144056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Inclassable Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, pp.15-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire en vers dans la Chronique française de Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88-93, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects et fonctions de la narratio dans Le Séjour d’Honneur d’Octovien de Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat et dialogue en vers chez Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance épistolographique dans l’œuvre de Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aes.4514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux de Jean Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Prières de Jean Marot : rhétorique et politique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11263-1.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lettres nouvelles de Milan de Pierre Gringore : la propagande entre vers et prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot élève de Jean : le modèle des récits de formation allégoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topiques, études satoriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : David Claivaz, « Ovide veut parler ». Les négociations de Clément Marot traducteur (Genève, Droz, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébillet et l'histoire des ballades et du chant royal dans L'Adolescence clémentine de Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Plaintes de la Déploration de Florimond Robertet ou les apories de la poésie funèbre chez Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La plainte littéraire, 57 (2), pp.16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Recueil Jehan Marot : un manuscrit inachevé et perdu édité par Clément ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad hoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélisenne de Crenne : traduire, réécrire, amplifier Virgile au XVI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire de Belges traducteur de l’Iliade : les discours du chant III dans les Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin and the practice of invective discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Doudet; Lucien Dugaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eloquence in Verse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.15-28, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épîtres de requête de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rituels épistolaires (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.195-212, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du rentrement et le devenir du rondeau : autour de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clotilde Dauphant; Sylvie Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rondeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.189-203, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures des Rondeaulx en nombre trois cens cinquante, singuliers et à tous propos de Galliot du Pré (1527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Lionetto; Jean-Charles Monferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleurs et jardins de poésie. Les anthologies poétiques au XVIe siècle (domaine français, incursions européennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.143-160, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les destinations élargies des Épîtres de l’Amant vert de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Mounier; Hélène Rabaey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies d’élargissement du lectorat dans la fiction narrative (XVe et XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.246-262, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placere et docere : les publics d’Homère en français dans la première moitié du XVIe siècle (Lemaire, Samxon, Salel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Louette; Agathe Salha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Homère. Stratégies d’appropriation des poèmes homériques (France, XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.43-59, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Regrets, Du Bellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Himy-Pieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khâgnes 2021. Du Bellay, Les Regrets ; Racine, Bérénice ; Verlaine, Poèmes saturniens ; Duras, Le ravissement de Lol V. Stein. Le lyrisme, l’œuvre littéraire et l’auteur, littérature et morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.15-58, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura, ars, imitatio dans la ‘‘Complaincte de la mort de maistre George Chastellain’’ de Jean Robertet et La Plainte du Désiré de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Noille; Christiane Louette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences rhétoriques. Mélanges offerts au professeur Francis Goyet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.341-350, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot et Le Roman de la Rose : penser l’héritage littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lombart; Silvère Menegaldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fortune de Jean de Meun dans les lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-174, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot, L'Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Agrégation de Lettres 2019. Tout le programme en un volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.295-384, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité et coopération de Jean et Clément Marot dans leurs poèmes sur la naissance du Dauphin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Ier et la vie littéraire de son temps (1515-1547), actes du colloque international de Queen’s University, 17-19 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.283-296, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification et consolation dans La Couronne margaritique de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Digression au XVIe siècle. Actes de la journée d’étude organisée à l’Université de Rouen en novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude », 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot, Les Épîtres, éd. Guillaume Berthon et Jean-Charles Monferran, Paris, Gallimard, 2021, 544 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.175-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gringore, Œuvres moralisatrices I (1499-1510), éd. Cynthia J. Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.319-321. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33137/rr.v45i3.40457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la filiation. Clément Marot et ses maîtres : Jean Marot, Jean Lemaire et Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Grenoble Alpes; Rutgers university (N.J.), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017GREAL006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01692632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ellen Delvallée </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche - UMR Litt&Arts (CNRS/Univ. Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthologie des Rhétoriqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cornilliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dauvois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Provini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2026, 2108-5900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lemaire de Belges. Une écriture sous le signe de la concorde (1473-1524)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Desbois-Ientile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François Rabelais. 2024, 2869069464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de la requête (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lignereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la filiation. Clément Marot et ses maîtres : Jean Marot, Jean Lemaire et Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin, écrivain polygraphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires en vers (XV-XVIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88-93 (93), pp.7-250, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marot et les autorités féminines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.15-128, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche rhétorique des voix des personnages dans les Illustrations de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin and the Rewriting of the Grandes Chroniques de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Chronicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.5 - 36. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18795927-01701001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Inclassable Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47, pp.15-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘‘voyages’’ des Rhétoriqueurs : un genre entre narratio et laudatio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.131-148. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.LMFR.5.144056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire en vers dans la Chronique française de Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88-93, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat et dialogue en vers chez Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects et fonctions de la narratio dans Le Séjour d’Honneur d’Octovien de Saint-Gelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.1268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance épistolographique dans l’œuvre de Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aes.4514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux de Jean Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Prières de Jean Marot : rhétorique et politique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11263-1.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lettres nouvelles de Milan de Pierre Gringore : la propagande entre vers et prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.13-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot élève de Jean : le modèle des récits de formation allégoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topiques, études satoriennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : David Claivaz, « Ovide veut parler ». Les négociations de Clément Marot traducteur (Genève, Droz, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébillet et l'histoire des ballades et du chant royal dans L'Adolescence clémentine de Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Plaintes de la Déploration de Florimond Robertet ou les apories de la poésie funèbre chez Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La plainte littéraire, 57 (2), pp.16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Recueil Jehan Marot : un manuscrit inachevé et perdu édité par Clément ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad hoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélisenne de Crenne : traduire, réécrire, amplifier Virgile au XVI e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire de Belges traducteur de l’Iliade : les discours du chant III dans les Illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exercices de rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhetorique.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cretin and the practice of invective discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Doudet; Lucien Dugaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eloquence in Verse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.15-28, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épîtres de requête de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lignereux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rituels épistolaires (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.195-212, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures des Rondeaulx en nombre trois cens cinquante, singuliers et à tous propos de Galliot du Pré (1527)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adeline Lionetto; Jean-Charles Monferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleurs et jardins de poésie. Les anthologies poétiques au XVIe siècle (domaine français, incursions européennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.143-160, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les destinations élargies des Épîtres de l’Amant vert de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Mounier; Hélène Rabaey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies d’élargissement du lectorat dans la fiction narrative (XVe et XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.246-262, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placere et docere : les publics d’Homère en français dans la première moitié du XVIe siècle (Lemaire, Samxon, Salel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Louette; Agathe Salha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Homère. Stratégies d’appropriation des poèmes homériques (France, XVIe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.43-59, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du rentrement et le devenir du rondeau : autour de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clotilde Dauphant; Sylvie Lefèvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rondeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.189-203, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natura, ars, imitatio dans la ‘‘Complaincte de la mort de maistre George Chastellain’’ de Jean Robertet et La Plainte du Désiré de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Noille; Christiane Louette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences rhétoriques. Mélanges offerts au professeur Francis Goyet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.341-350, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot et Le Roman de la Rose : penser l’héritage littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lombart; Silvère Menegaldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fortune de Jean de Meun dans les lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-174, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Regrets, Du Bellay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Himy-Pieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khâgnes 2021. Du Bellay, Les Regrets ; Racine, Bérénice ; Verlaine, Poèmes saturniens ; Duras, Le ravissement de Lol V. Stein. Le lyrisme, l’œuvre littéraire et l’auteur, littérature et morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.15-58, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot, L'Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Agrégation de Lettres 2019. Tout le programme en un volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.295-384, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité et coopération de Jean et Clément Marot dans leurs poèmes sur la naissance du Dauphin François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Ier et la vie littéraire de son temps (1515-1547), actes du colloque international de Queen’s University, 17-19 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.283-296, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification et consolation dans La Couronne margaritique de Jean Lemaire de Belges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Digression au XVIe siècle. Actes de la journée d’étude organisée à l’Université de Rouen en novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude », 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marot, Les Épîtres, éd. Guillaume Berthon et Jean-Charles Monferran, Paris, Gallimard, 2021, 544 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.175-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gringore, Œuvres moralisatrices I (1499-1510), éd. Cynthia J. Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.319-321. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33137/rr.v45i3.40457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la filiation. Clément Marot et ses maîtres : Jean Marot, Jean Lemaire et Guillaume Cretin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Delvallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Grenoble Alpes; Rutgers university (N.J.), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017GREAL006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01692632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lignereux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18795927-01701001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413342v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LMFR.5.144056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i3.40457" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAL006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467512v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Delvall&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornilliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Provini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lignereux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18795927-01701001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LMFR.5.144056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1268" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080048v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i3.40457" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAL006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>