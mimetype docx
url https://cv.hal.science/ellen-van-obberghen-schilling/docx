--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -992,295 +992,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescent RNA-localizing and transcriptional activities of SAM68 modulate adhesion and subendothelial basement membrane assembly</w:t>
+                <w:t xml:space="preserve">A positive feedback loop driven by fibronectin and IL-1β sustains the inflammatory microenvironment in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Rekad</w:t>
+                <w:t xml:space="preserve">Gurcan Tunali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Ruff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agata Radwanska</w:t>
+                <w:t xml:space="preserve">Hamdullah Yanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grall</w:t>
+                <w:t xml:space="preserve">Suleyman Can Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Ciais</w:t>
+                <w:t xml:space="preserve">Secil Demirkol-Canli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Efthymiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.e85165. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.85165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13058-023-01629-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225341v1</w:t>
+                <w:t xml:space="preserve">hal-04042894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A positive feedback loop driven by fibronectin and IL-1β sustains the inflammatory microenvironment in breast cancer</w:t>
+                <w:t xml:space="preserve">Coalescent RNA-localizing and transcriptional activities of SAM68 modulate adhesion and subendothelial basement membrane assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurcan Tunali</w:t>
+                <w:t xml:space="preserve">Zeinab Rekad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdullah Yanik</w:t>
+                <w:t xml:space="preserve">Michaël Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Radwanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suleyman Can Ozturk</w:t>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secil Demirkol-Canli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgios Efthymiou</w:t>
+                <w:t xml:space="preserve">Delphine Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e85165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13058-023-01629-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.85165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042894v1</w:t>
+                <w:t xml:space="preserve">hal-04225341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial statistical framework for the parametric study of fiber networks: application to fibronectin deposition by normal and activated fibroblasts</w:t>
               </w:r>
@@ -1396,90 +1396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alternative Matrisome: alternative splicing of ECM proteins in development, homeostasis and tumor progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Rekad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Izzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rijuta Lamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1520,468 +1520,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03677713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the tumor matrix environment in progression of head and neck cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+                <w:t xml:space="preserve">Fibronectin Extra Domains tune cellular responses and confer topographically distinct features to fibril networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Efthymiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Radwanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Ioana Grapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Saint</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Beghelli-de La Forest Divonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.168-174. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCO.0000000000000730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.252957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356726v1</w:t>
+                <w:t xml:space="preserve">hal-03282792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dimensional Imaging Mass Cytometry Panel to Visualize the Tumor Immune Microenvironment Contexture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the tumor matrix environment in progression of head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Elaldi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angélique Saint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.666233⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.168-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCO.0000000000000730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368202v1</w:t>
+                <w:t xml:space="preserve">hal-03356726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibronectin Extra Domains tune cellular responses and confer topographically distinct features to fibril networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anca-Ioana Grapa</w:t>
+                <w:t xml:space="preserve">High Dimensional Imaging Mass Cytometry Panel to Visualize the Tumor Immune Microenvironment Contexture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Elaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Petti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Beghelli-de La Forest Divonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grall</w:t>
+                <w:t xml:space="preserve">Belinda Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.252957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.666233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282792v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping Up the Tumor Microenvironment With Cellular Fibronectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Efthymiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Saint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Ruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Rekad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.641. </w:t>
@@ -2075,51 +2075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devadarssen Murdamoothoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Erne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beghelli-de La Forest Divonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Immunology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (9), pp.1122-1138. </w:t>
@@ -2151,563 +2151,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OncoAge Consortium: Linking Aging and Oncology from Bench to Bedside and Back Again</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bel</w:t>
+                <w:t xml:space="preserve">Nanometric axial resolution of fibronectin assembly units achieved with an efficient reconstruction approach for multi-angle-TIRF microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Radwanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11020250⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045442v1</w:t>
+                <w:t xml:space="preserve">hal-02017844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric axial resolution of fibronectin assembly units achieved with an efficient reconstruction approach for multi-angle-TIRF microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+                <w:t xml:space="preserve">The OncoAge Consortium: Linking Aging and Oncology from Bench to Bedside and Back Again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36119-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers11020250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017844v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibronectin-guided migration of carcinoma collectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counterbalancing anti-adhesive effects of Tenascin-C through fibronectin expression in endothelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Radwanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Gopal</w:t>
+                <w:t xml:space="preserve">Stéphanie Beghelli-de la Forest Divonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Veracini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schaub</w:t>
+                <w:t xml:space="preserve">Forest Divonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14105⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.12762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13008-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783964v1</w:t>
+                <w:t xml:space="preserve">inserm-01617198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterbalancing anti-adhesive effects of Tenascin-C through fibronectin expression in endothelial cells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fibronectin-guided migration of carcinoma collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Gopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Veracini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Butori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Forest Divonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.12762. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13008-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01617198v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenascin-C Orchestrates Glioblastoma Angiogenesis by Modulation of Pro- and Anti-angiogenic Signaling</w:t>
               </w:r>
@@ -3080,563 +3080,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumorigenic Potential of miR-18A* in Glioma Initiating Cells Requires NOTCH-1 Signaling.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibronectin expression in glioblastomas promotes cell cohesion, collective invasion of basement membrane in vitro and orthotopic tumor growth in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David N Debruyne</w:t>
+                <w:t xml:space="preserve">E. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Almairac</w:t>
+                <w:t xml:space="preserve">F. Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Virolle</w:t>
+                <w:t xml:space="preserve">F. Stanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Fareh</w:t>
+                <w:t xml:space="preserve">L. Maggiorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.1373⟩</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2013.305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811588v1</w:t>
+                <w:t xml:space="preserve">hal-00862133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibronectin expression in glioblastomas promotes cell cohesion, collective invasion of basement membrane in vitro and orthotopic tumor growth in mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Serres</w:t>
+                <w:t xml:space="preserve">Tumorigenic Potential of miR-18A* in Glioma Initiating Cells Requires NOTCH-1 Signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Debarbieux</w:t>
+                <w:t xml:space="preserve">David N Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Stanchi</w:t>
+                <w:t xml:space="preserve">Fabien Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maggiorella</w:t>
+                <w:t xml:space="preserve">Virginie Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grall</w:t>
+                <w:t xml:space="preserve">Mohamed Fareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2013.305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/stem.1373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862133v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted outcomes to gefitinib on tumoral IGF1R expression in head and neck cancer patients receiving postoperative chemoradiation (GORTEC trial 2004-02).</w:t>
+                <w:t xml:space="preserve">Epidermal growth factor receptor protein detection in head and neck cancer patients: a many-faceted picture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">René-Jean Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
+                <w:t xml:space="preserve">Anne Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (18), pp.5123-33. </w:t>
+              <w:t xml:space="preserve">, 2012, 18 (5), pp.1313-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-12-1518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-11-2339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770510v1</w:t>
+                <w:t xml:space="preserve">hal-00770516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidermal growth factor receptor protein detection in head and neck cancer patients: a many-faceted picture.</w:t>
+                <w:t xml:space="preserve">Contrasted outcomes to gefitinib on tumoral IGF1R expression in head and neck cancer patients receiving postoperative chemoradiation (GORTEC trial 2004-02).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René-Jean Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cayre</w:t>
+                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (5), pp.1313-22. </w:t>
+              <w:t xml:space="preserve">, 2012, 18 (18), pp.5123-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-11-2339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-12-1518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770516v1</w:t>
+                <w:t xml:space="preserve">hal-00770510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibronectin and tenascin-C: accomplices in vascular morphogenesis during development and tumor growth.</w:t>
               </w:r>
@@ -3782,51 +3782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botond Cseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Fernandez-Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,359 +3884,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of fibronectin matrix assembly and capillary morphogenesis in endothelial cells by Rho family GTPases.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Molecular dissection of the ILK-PINCH-parvin triad reveals a fundamental role for the ILK kinase domain in the late stages of focal-adhesion maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Stanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Grashoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Flore Nguemeni Yonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Fässler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2009.03.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 122 (Pt 11), pp.1800-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.044602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435697v1</w:t>
+                <w:t xml:space="preserve">hal-00435696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dissection of the ILK-PINCH-parvin triad reveals a fundamental role for the ILK kinase domain in the late stages of focal-adhesion maturation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Regulation of fibronectin matrix assembly and capillary morphogenesis in endothelial cells by Rho family GTPases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez-Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botond Cseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 315 (12), pp.2092-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2009.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.044602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00435696v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of cortactin in head and neck squamous cell carcinomas can be uncoupled from augmented EGF receptor expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Stanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sudaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4549,687 +4549,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of cell-matrix adhesion dynamics and Rac-1 by integrin linked kinase.</w:t>
+                <w:t xml:space="preserve">Prolonged activation of ERK1,2 induces FADD-independent caspase 8 activation and cell death.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Boulter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grall</w:t>
+                <w:t xml:space="preserve">S. Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cagnol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+                <w:t xml:space="preserve">E. van Obberghen-Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Chambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.05-4579fje⟩</w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (3), pp.337-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10495-006-4065-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322033v1</w:t>
+                <w:t xml:space="preserve">hal-00322043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged activation of ERK1,2 induces FADD-independent caspase 8 activation and cell death.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrin-linked kinase and its partners: a modular platform regulating cell-matrix adhesion dynamics and cytoskeletal organization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Chambard</w:t>
+                <w:t xml:space="preserve">Etienne Boulter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11 (3), pp.337-46. </w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (3-4), pp.255-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10495-006-4065-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2005.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322043v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming growth factor beta induces rosettes of podosomes in primary aortic endothelial cells.</w:t>
+                <w:t xml:space="preserve">Blockade of alpha v beta3 and alpha v beta5 integrins by RGD mimetics induces anoikis and not integrin-mediated death in human endothelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Varon</w:t>
+                <w:t xml:space="preserve">Sylvie Maubant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tatin</w:t>
+                <w:t xml:space="preserve">Dominique Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samantha Fernandez-Sauze</w:t>
+                <w:t xml:space="preserve">Morgane Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Perron-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Casara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.26.9.3582-3594.2006⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (9), pp.3035-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2006-05-023580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322039v1</w:t>
+                <w:t xml:space="preserve">hal-00322030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of alpha v beta3 and alpha v beta5 integrins by RGD mimetics induces anoikis and not integrin-mediated death in human endothelial cells.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transforming growth factor beta induces rosettes of podosomes in primary aortic endothelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Boutillon</w:t>
+                <w:t xml:space="preserve">Christine Varon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Perron-Sierra</w:t>
+                <w:t xml:space="preserve">Florence Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Casara</w:t>
+                <w:t xml:space="preserve">Violaine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez-Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 108 (9), pp.3035-44. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (9), pp.3582-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2006-05-023580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.26.9.3582-3594.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322030v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrin-linked kinase and its partners: a modular platform regulating cell-matrix adhesion dynamics and cytoskeletal organization.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Regulation of cell-matrix adhesion dynamics and Rac-1 by integrin linked kinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Boulter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2005.09.002⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (9), pp.1489-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.05-4579fje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322040v1</w:t>
+                <w:t xml:space="preserve">hal-00322033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILK is required for the assembly of matrix-forming adhesions and capillary morphogenesis in endothelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vouret-Craviari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Boulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5431,64 +5431,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Rho GTPase activity in endothelial cells by selective proteinase-activated receptor (PAR) agonists.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vouret-Craviari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Obberghen-Schilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1 (5), pp.1103-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5803,51 +5803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Jayousi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05071298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sudaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Ioana Grapa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759103" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Efthymiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363723" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Radwanska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rekad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ruff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ciais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurcan Tunali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdullah Yanik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleyman Can Ozturk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Demirkol-Canli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-023-01629-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320315v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000247" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03677713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Izzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijuta Lamba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2022.05.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCO.0000000000000730" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Elaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Petti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cosson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Desrues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.666233" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beghelli-de La Forest Divonne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.252957" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loustau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devadarssen Murdamoothoo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0074" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02045442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11020250" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36119-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gopal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Veracini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Butori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14105" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beghelli-de la Forest Divonne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Divonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13008-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rupp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koczorowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.11.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.720698" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander T Falk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guigay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Debruyne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Virolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fareh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1373" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debarbieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stanchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maggiorella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.305" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Jean Bensadoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-1518" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-11-2339" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Tucker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Saupe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gasser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botond Cseh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.103243eo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez-Sauze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Doma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.073346" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.03.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WZHZJS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stanchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Grashoff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Flore Nguemeni Yonga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard F&#228;ssler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.044602" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Fantozzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cagnol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02841860802089801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Butori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Havet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hofman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319390v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Rosso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Pierson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Golfier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Peteri-Brunb&#228;ck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroanne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-007-9176-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322033v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boulter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cagnol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4579fje" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagnol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chambard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-4065-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7KXBS5W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Varon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tatin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.9.3582-3594.2006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maubant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saint-Dizier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Perron-Sierra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Casara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-05-023580" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2005.09.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5F1HRT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vouret-Craviari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Matthews" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01331" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10276" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSMGP3LK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vouret-Craviari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Scimeca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel van Obberghen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouyssegur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Jayousi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05071298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sudaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Ioana Grapa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759103" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Efthymiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363723" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Radwanska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurcan Tunali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdullah Yanik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleyman Can Ozturk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Demirkol-Canli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-023-01629-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rekad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ruff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ciais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320315v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000247" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03677713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Izzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijuta Lamba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2022.05.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beghelli-de La Forest Divonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.252957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCO.0000000000000730" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Elaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Petti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cosson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Desrues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.666233" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loustau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devadarssen Murdamoothoo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0074" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36119-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02045442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11020250" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beghelli-de la Forest Divonne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Divonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13008-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783964v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gopal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Veracini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Butori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14105" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rupp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koczorowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.11.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.720698" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander T Falk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guigay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debarbieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stanchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maggiorella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Debruyne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Virolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fareh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1373" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Jean Bensadoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-11-2339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-1518" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Tucker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Saupe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gasser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botond Cseh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.103243eo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez-Sauze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Doma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.073346" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stanchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Grashoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Flore Nguemeni Yonga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard F&#228;ssler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.044602" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.03.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WZHZJS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Fantozzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cagnol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02841860802089801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Butori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Havet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hofman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319390v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Rosso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Pierson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Golfier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Peteri-Brunb&#228;ck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroanne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-007-9176-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagnol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chambard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-4065-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7KXBS5W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boulter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2005.09.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5F1HRT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maubant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saint-Dizier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Perron-Sierra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Casara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-05-023580" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Varon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tatin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.9.3582-3594.2006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cagnol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4579fje" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vouret-Craviari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Matthews" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01331" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10276" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSMGP3LK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vouret-Craviari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Scimeca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel van Obberghen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouyssegur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>