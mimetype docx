--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -992,295 +992,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A positive feedback loop driven by fibronectin and IL-1β sustains the inflammatory microenvironment in breast cancer</w:t>
+                <w:t xml:space="preserve">Coalescent RNA-localizing and transcriptional activities of SAM68 modulate adhesion and subendothelial basement membrane assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurcan Tunali</w:t>
+                <w:t xml:space="preserve">Zeinab Rekad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdullah Yanik</w:t>
+                <w:t xml:space="preserve">Michaël Ruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Radwanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suleyman Can Ozturk</w:t>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secil Demirkol-Canli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgios Efthymiou</w:t>
+                <w:t xml:space="preserve">Delphine Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e85165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13058-023-01629-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.85165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042894v1</w:t>
+                <w:t xml:space="preserve">hal-04225341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescent RNA-localizing and transcriptional activities of SAM68 modulate adhesion and subendothelial basement membrane assembly</w:t>
+                <w:t xml:space="preserve">A positive feedback loop driven by fibronectin and IL-1β sustains the inflammatory microenvironment in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Rekad</w:t>
+                <w:t xml:space="preserve">Gurcan Tunali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Ruff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agata Radwanska</w:t>
+                <w:t xml:space="preserve">Hamdullah Yanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grall</w:t>
+                <w:t xml:space="preserve">Suleyman Can Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Ciais</w:t>
+                <w:t xml:space="preserve">Secil Demirkol-Canli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Efthymiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.e85165. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.85165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13058-023-01629-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225341v1</w:t>
+                <w:t xml:space="preserve">hal-04042894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial statistical framework for the parametric study of fiber networks: application to fibronectin deposition by normal and activated fibroblasts</w:t>
               </w:r>
@@ -1396,90 +1396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alternative Matrisome: alternative splicing of ECM proteins in development, homeostasis and tumor progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Rekad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Izzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rijuta Lamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1578,51 +1578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Ioana Grapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beghelli-de La Forest Divonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1911,77 +1911,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Efthymiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Saint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Ruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Rekad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.641. </w:t>
@@ -2183,51 +2183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Radwanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2438,51 +2438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterbalancing anti-adhesive effects of Tenascin-C through fibronectin expression in endothelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Radwanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,51 +2585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandeep Gopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Veracini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Butori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Jean Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Jean Bensadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3782,51 +3782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botond Cseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Fernandez-Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Grashoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Flore Nguemeni Yonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Fässler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4037,51 +4037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of fibronectin matrix assembly and capillary morphogenesis in endothelial cells by Rho family GTPases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Fernandez-Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botond Cseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,295 +4147,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of cortactin in head and neck squamous cell carcinomas can be uncoupled from augmented EGF receptor expression.</w:t>
+                <w:t xml:space="preserve">Prognostic significance of cortactin levels in head and neck squamous cell carcinoma: comparison with epidermal growth factor receptor status.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Fantozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grall</w:t>
+                <w:t xml:space="preserve">P. Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Cagnol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Sudaka</w:t>
+                <w:t xml:space="preserve">C. Butori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langenbeck's Archives of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02841860802089801⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (5), pp.956-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319334v1</w:t>
+                <w:t xml:space="preserve">hal-00319713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic significance of cortactin levels in head and neck squamous cell carcinoma: comparison with epidermal growth factor receptor status.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overexpression of cortactin in head and neck squamous cell carcinomas can be uncoupled from augmented EGF receptor expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Hofman</w:t>
+                <w:t xml:space="preserve">Ivana Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Selva</w:t>
+                <w:t xml:space="preserve">Sebastien Cagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Stanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sudaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 98 (5), pp.956-64. </w:t>
+              <w:t xml:space="preserve">Langenbeck's Archives of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6604245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02841860802089801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319713v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pituicyte stellation is prevented by RhoA-or Cdc42-dependent actin polymerization.</w:t>
               </w:r>
@@ -4665,441 +4665,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrin-linked kinase and its partners: a modular platform regulating cell-matrix adhesion dynamics and cytoskeletal organization.</w:t>
+                <w:t xml:space="preserve">Blockade of alpha v beta3 and alpha v beta5 integrins by RGD mimetics induces anoikis and not integrin-mediated death in human endothelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Boulter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Maubant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Perron-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Casara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2005.09.002⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (9), pp.3035-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2006-05-023580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322040v1</w:t>
+                <w:t xml:space="preserve">hal-00322030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockade of alpha v beta3 and alpha v beta5 integrins by RGD mimetics induces anoikis and not integrin-mediated death in human endothelial cells.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transforming growth factor beta induces rosettes of podosomes in primary aortic endothelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Perron-Sierra</w:t>
+                <w:t xml:space="preserve">Christine Varon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Casara</w:t>
+                <w:t xml:space="preserve">Florence Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez-Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2006-05-023580⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (9), pp.3582-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.26.9.3582-3594.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322030v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming growth factor beta induces rosettes of podosomes in primary aortic endothelial cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrin-linked kinase and its partners: a modular platform regulating cell-matrix adhesion dynamics and cytoskeletal organization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tatin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violaine Moreau</w:t>
+                <w:t xml:space="preserve">Etienne Boulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (3-4), pp.255-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2005.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.26.9.3582-3594.2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00322039v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cell-matrix adhesion dynamics and Rac-1 by integrin linked kinase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Boulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,64 +5172,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILK is required for the assembly of matrix-forming adhesions and capillary morphogenesis in endothelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vouret-Craviari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Boulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen van Obberghen-Schilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5803,51 +5803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Jayousi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05071298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sudaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Ioana Grapa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759103" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Efthymiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363723" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Radwanska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurcan Tunali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdullah Yanik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleyman Can Ozturk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Demirkol-Canli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-023-01629-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rekad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ruff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ciais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85165" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320315v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000247" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03677713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Izzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijuta Lamba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2022.05.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beghelli-de La Forest Divonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.252957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCO.0000000000000730" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Elaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Petti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cosson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Desrues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.666233" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loustau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devadarssen Murdamoothoo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0074" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36119-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02045442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11020250" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beghelli-de la Forest Divonne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Divonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13008-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783964v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gopal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Veracini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Butori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14105" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rupp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koczorowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.11.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.720698" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander T Falk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guigay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debarbieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stanchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maggiorella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Debruyne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Virolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fareh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1373" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Jean Bensadoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-11-2339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-1518" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Tucker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Saupe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gasser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botond Cseh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.103243eo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez-Sauze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Doma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.073346" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stanchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Grashoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Flore Nguemeni Yonga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard F&#228;ssler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.044602" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.03.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WZHZJS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Fantozzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cagnol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02841860802089801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Butori" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Havet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hofman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319390v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Rosso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Pierson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Golfier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Peteri-Brunb&#228;ck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroanne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-007-9176-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagnol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chambard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-4065-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7KXBS5W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boulter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2005.09.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5F1HRT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322030v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maubant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saint-Dizier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Perron-Sierra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Casara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-05-023580" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Varon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tatin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.9.3582-3594.2006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cagnol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4579fje" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vouret-Craviari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Matthews" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01331" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10276" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSMGP3LK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vouret-Craviari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Scimeca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel van Obberghen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouyssegur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Jayousi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05071298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sudaka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Ioana Grapa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759103" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Efthymiou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363723" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Radwanska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rekad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ruff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ciais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.85165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurcan Tunali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdullah Yanik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleyman Can Ozturk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Demirkol-Canli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-023-01629-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320315v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2633903X23000247" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03677713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Izzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijuta Lamba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2022.05.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03282792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beghelli-de La Forest Divonne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.252957" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCO.0000000000000730" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Elaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Petti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cosson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Desrues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.666233" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Spenl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loustau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devadarssen Murdamoothoo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-20-0074" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02017844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36119-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02045442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hofman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11020250" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beghelli-de la Forest Divonne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Divonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13008-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783964v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gopal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Veracini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Butori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14105" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rupp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Langlois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Koczorowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.11.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.720698" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lapierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander T Falk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guigay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debarbieux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stanchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maggiorella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grall" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Debruyne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Almairac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Virolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fareh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1373" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Jean Bensadoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-11-2339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-1518" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Tucker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Saupe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gasser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botond Cseh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.103243eo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez-Sauze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Doma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.073346" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Stanchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Grashoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Flore Nguemeni Yonga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard F&#228;ssler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.044602" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2009.03.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WZHZJS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Butori" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Havet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hofman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6604245" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Fantozzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cagnol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02841860802089801" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319390v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Rosso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M Pierson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Golfier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Peteri-Brunb&#228;ck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroanne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10571-007-9176-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cagnol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Obberghen-Schilling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chambard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10495-006-4065-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7KXBS5W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maubant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saint-Dizier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Perron-Sierra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Casara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-05-023580" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Varon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tatin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.9.3582-3594.2006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Boulter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2005.09.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5F1HRT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cagnol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.05-4579fje" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vouret-Craviari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Matthews" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01331" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10276" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSMGP3LK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vouret-Craviari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Scimeca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel van Obberghen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouyssegur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>