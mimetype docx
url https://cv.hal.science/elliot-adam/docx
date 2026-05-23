--- v0 (2026-03-30)
+++ v1 (2026-05-23)
@@ -100,532 +100,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vrai ou faux ? Tout ce qui brille n'est pas de l'or</w:t>
+                <w:t xml:space="preserve">Colijn de Coter et l’héritage de l’ars nova. Une démarche rétrospective dans la peinture des années 1500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Thomas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival de l’histoire de l’art</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Permanence et continuité dans l'art du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hugo Dehonger, Angèle Desmenez, Max Hello et Pierre Moyat, Nov 2025, Paris/Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393985v1</w:t>
+                <w:t xml:space="preserve">hal-05224935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une esthétique curiale ? Le goût de la grisaille incarnée dans l’enluminure du Val de Loire (1460-1520)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vrai ou faux ? Tout ce qui brille n'est pas de l'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La commande en Val de Loire autour de 1500</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Festival de l’histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Fontainebleau, France, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/140cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224933v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with appearances: Investigating the uses of gold by Renaissance painters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une esthétique curiale ? Le goût de la grisaille incarnée dans l’enluminure du Val de Loire (1460-1520)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUR Manutech SLEIGHT – SSE #14 - Metallic surfaces: texturing, functionalization, appearance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Hebert et al., Jun 2025, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">La commande en Val de Loire autour de 1500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Boudon-Machuel et Pascale Charron, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224885v1</w:t>
+                <w:t xml:space="preserve">hal-05224933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu de la peinture à Paris au XVe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Playing with appearances: Investigating the uses of gold by Renaissance painters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Danse macabre des Saints-Innocents : 1425-2025. Sources, contexte, postérité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21e congrès de l'association Danse macabres d'Europe, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">EUR Manutech SLEIGHT – SSE #14 - Metallic surfaces: texturing, functionalization, appearance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Hebert et al., Jun 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224934v1</w:t>
+                <w:t xml:space="preserve">hal-05224885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colijn de Coter et l’héritage de l’ars nova. Une démarche rétrospective dans la peinture des années 1500</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un aperçu de la peinture à Paris au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permanence et continuité dans l'art du Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hugo Dehonger, Angèle Desmenez, Max Hello et Pierre Moyat, Nov 2025, Paris/Lille, France</w:t>
+              <w:t xml:space="preserve">La Danse macabre des Saints-Innocents : 1425-2025. Sources, contexte, postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21e congrès de l'association Danse macabres d'Europe, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224935v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-Close or from Afar? The Dual Reception of Jan van Eyck’s Virgin of Chancellor Rolin in France (1440-1500)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un oeil pour l’or et les couleurs. Nicole Reynaud et la palette des peintres du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A New Look at Jan van Eyck. Around the Virgin of the Chancellor Rolin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Caron, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Hommage à Nicole Reynaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Jacob et Marie Tchernia-Blanchard, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224882v1</w:t>
+                <w:t xml:space="preserve">hal-05224928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Heures de Simon de Varie et la pratique du surpeint dans l'enluminure du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)donner sens. L’oeuvre d’art dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Biay, Morgan Dickson, Véronique Dominguez, Marie-Laurence Haack et Philippe Sénéchal, Nov 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -644,126 +644,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un oeil pour l’or et les couleurs. Nicole Reynaud et la palette des peintres du XVe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Up-Close or from Afar? The Dual Reception of Jan van Eyck’s Virgin of Chancellor Rolin in France (1440-1500)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommage à Nicole Reynaud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Jacob et Marie Tchernia-Blanchard, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">A New Look at Jan van Eyck. Around the Virgin of the Chancellor Rolin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Caron, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224928v1</w:t>
+                <w:t xml:space="preserve">hal-05224882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des portes peintes « de blanc et de noir » en manière d’oeuvre de pierre. À la recherche d’un « illusionnisme monumental » dans l’espace du retable en France (1450-1500)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Painting the Materials, Imitating the Techniques. A Dialogue between Mediums in Early Modern Art, session du 36e Congrès International d'Histoire de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valentina Hristova et Roxanne Loos, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -788,51 +788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En grisaille. Peindre « de blanc et de noir » à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Couleur au croisement des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Naugrette et Frédéric Billiet, Sep 2024, Paris/Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -857,64 +857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidering the Reception of Hugo van der Goes in France: Jean and Pierre Changenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hugo van der Goes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephan Kemperdick and Erik Eising, Jul 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -939,51 +939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambition dramatique du Maître de Marguerite de Lévis, peintre à Tours vers 1500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherche et de développements numériques sur l’image en Val de Loire à la Renaissance : de Tours 1500 au portail ARVIVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Boudon-Machuel et Pascale Charron, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1008,51 +1008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviser, commander et peindre « de blanc et de noir » dans les actes notariés de la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La commande (XIIIe-XVIIe siècles), acteurs, contrats &amp; production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manon Gac; Marie Lafont, Jul 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1077,51 +1077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d’or. Les usages du camaïeu d’or dans l’enluminure en France au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La couleur dans l'art médiéval. Work in progress…</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dany Sandron et Philippe Lorentz, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1146,350 +1146,709 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prayer in Shades of Grey. A Grisaille Book of Hours from the Lyonnais Workshop of Guillaume Lambert (BnF, Mss., Latin 18015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jan van Eyck, La Vierge du chancelier Rolin, catalogue de l'exposition (Paris, musée du Louvre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Louvre/Lienart, pp.114-217, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui était Jean Fouquet pour François Robertet ? Une question d'auctorialité dans l'art de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Denoël; Larisa Dryansky; Isabelle Marchesin; Erik Verhagen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art médiéval est-il contemporain ? Is Medieval Art Contemporary?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-57, 2023, Reinterpreting the Middle Ages: From Medieval to Neo, 1, 978-2-503-59973-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tableau de Jean Hey à Autun : la Nativité du cardinal Jean Rolin et les peintres de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Maurice-Chabard; Sophie Jugie; Jacques Paviot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miroir du Prince. La commande artistique des hauts fonctionnaires à la cour de Bourgogne (1425-1510)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.209-212, 2021, 978-9461616135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03284430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l'œuvre de Robert Boyvin, enlumineur à Rouen vers 1500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Elsig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peindre à Rouen au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-119, 2017, Biblioteca d'Arte, 56, 9788836637300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Master 2022 Histoire-Archéologie-Histoire de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. , 2024, 978-2-7574-4173-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maison Changenet. Une famille de peintres entre Provence et Bourgogne vers 1500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée du Louvre; In Fine Éditions d'art</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 180 p., 2021, 9782902302895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03211406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au Prisme du manuscrit. Regards sur la littérature française du Moyen Âge (1300-1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hindman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 301 p., 2019, 978-2-503-56635-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02552652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1499,618 +1858,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peintres et commanditaires en Auvergne et Bourbonnais vers 1500 : propositions récentes [compte-rendu de Bruno Amiot, « Le commanditaire du Saint Maurice de Jean Hey », Claire Deschamps, « La Résurrection de Lazare d’Usson : enquête sur une énigme iconographique », Alejandro Cely Velasquez, « Les Arts libéraux du Puy-en-Velay : une oeuvre de Pedro Berruguete ? », Revue de l’art, 219, 2023]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 182 (2), pp.284-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédelle de l'église de Cuiseaux : une oeuvre de Jean Grassi, peintre à Avignon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le patrimoine religieux pictural en Bourgogne à l’époque moderne (XVIe-XVIIIe siècles), 93 (2/3), pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03797174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte rendu de « Christian Heck, “Entre l’art courtois, l’Italie, et le Hausbuchmeister : le Cabinet de curiosités du Pouvoir des femmes dans le 'Livre du Cœur d’amour épris' de René d’Anjou”, Monuments et mémoires de la fondation Eugène Piot, t. 95, 2017 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 175-4, p. 420-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737415v1</w:t>
-              </w:r>
-[...357 lines deleted...]
-                <w:t xml:space="preserve">hal-03148681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2128,51 +2128,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De blanc et de noir ». La grisaille dans les arts de la couleur en France à la fin du Moyen Âge (1430-1515)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Sorbonne Université; Centre André Chastel, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2368,51 +2368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Adam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140cd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/la-maison-changenet/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hindman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503599731-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148681v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836637300" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140cd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503599731-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284430v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148681v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836637300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/la-maison-changenet/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hindman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>