--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -1419,389 +1419,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04462263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 3e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Baret</w:t>
+                <w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Čučković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Sadourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 140 p. ; Tome 2 : Figures : 310 p. ; Tome 3 : Inventaires et rapports : 184 p</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tripeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938318v1</w:t>
+                <w:t xml:space="preserve">halshs-04240081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehlingen (Bas-Rhin). Première campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calbris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Nüsslein</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l’Archéologie Grand-Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques du peuplement dans la Limagne des Buttes (Puy-de-Dôme). Rapport de prospection systématique (2022)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Laisné</w:t>
+                <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 3e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Sadourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">SRA Auvergne-Rhône-Alpes. 2022</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 140 p. ; Tome 2 : Figures : 310 p. ; Tome 3 : Inventaires et rapports : 184 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04240081v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 2e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
               </w:r>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Sadourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6790FDB0"/>
+    <w:nsid w:val="7C8E9681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2269,51 +2269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62E2C002"/>
+    <w:nsid w:val="1C9A63A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2503,51 +2503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elliott-sadourny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/292853106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s363555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ager.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.063.0228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w5os" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2021.1653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570414v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laisn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tripeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elliott-sadourny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/292853106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s363555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ager.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.063.0228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w5os" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2021.1653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570414v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laisn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tripeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>