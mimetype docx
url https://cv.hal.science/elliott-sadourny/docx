--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1537,271 +1537,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04240081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehlingen (Bas-Rhin). Première campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Calbris</w:t>
+                <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 3e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Sadourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+                <w:t xml:space="preserve">Mylène Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Nüsslein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pilon</w:t>
+                <w:t xml:space="preserve">Camille Delaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional de l’Archéologie Grand-Est. 2022</w:t>
+              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 140 p. ; Tome 2 : Figures : 310 p. ; Tome 3 : Inventaires et rapports : 184 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231806v1</w:t>
+                <w:t xml:space="preserve">hal-03938318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 3e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elliott Sadourny</w:t>
+                <w:t xml:space="preserve">Dehlingen (Bas-Rhin). Première campagne de fouille programmée de la cour rustique de la villa romaine du Gurtelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Nüsslein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nüsslein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Ferré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Florent</w:t>
+                <w:t xml:space="preserve">Manon Tailamée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Delaille</w:t>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 140 p. ; Tome 2 : Figures : 310 p. ; Tome 3 : Inventaires et rapports : 184 p</w:t>
+              <w:t xml:space="preserve">Service Régional de l’Archéologie Grand-Est. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938318v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 2e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
               </w:r>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Sadourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Lecoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C8E9681"/>
+    <w:nsid w:val="73C34B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2269,51 +2269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C9A63A6"/>
+    <w:nsid w:val="FC5FA0DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2503,51 +2503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elliott-sadourny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/292853106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s363555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ager.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.063.0228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w5os" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2021.1653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570414v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laisn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tripeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elliott-sadourny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/292853106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s363555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ager.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.063.0228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531065v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w5os" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03533357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2021.1653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570414v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brkojewitsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bollard-Raineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04462263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran &#268;u&#269;kovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laisn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tripeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N&#252;sslein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tailam&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04240080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Tobalina Pulido" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>