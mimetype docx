--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,13157 +66,13157 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Generation of Targeted Nanoliposome for Brain and Cancer Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of Biomaterials and Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Hartford, CT, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoliposome as drug delivery system in Microfluidic Blood Brain Barrier model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Workshop on Microfluidic &amp; Biodevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle génération des nanoliposomes ciblés pour la prévention des maladies neurodégénératives et cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidisciplinary approach to characterize biofabricated and natural lipid-based nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bragantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nano-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeted nanoliposome as new generation of vector for the drug delivery of curcumin as neuroprotective agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Congress for the Interational Society for the Study of Fatty Acids (ISSFAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Quebec CIty, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experimental design approach to predict gelatin methacryloyl (GelMA) physical properties in tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS EUROMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Materials Society, Sep 2023, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of thermal characteristics of double coated liposome with chitosan and OSA-modified starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaleh Ladjevardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS EUROMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Materials Society, Sep 2023, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of nanoliposomes on the physical and chemical properties of colloidal GelMA-based scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Omidvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tamayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadmahdi Samandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS EUROMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Materials Society, Sep 2023, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer phenomena of nanoliposomes rich on PUFA omega-3 by live imaging of primary cultures of cortical neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées CHEVREUL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEL, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeted delivery of Piperine- curcumin-loaded marine-derived liposomes for breast cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSFAL Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSFAL, Jul 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New generation of nanoliposome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire SFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extracted from a marine source in the form of nanoliposomes as new generation of active vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Biotechnology and Genetic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Scientific Group, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New generation of nanoliposome as active carrier for aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Camila Jiménez Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Euro Fed Lipid Congress And Expo Seville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euro Fed Lipid, Oct 2019, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanofunctionnalized hybrid hydrogels for wound healing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Biotechnology and Genetic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanofunctionalized natural bioink for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítor Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Nano Today Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nano Today Journal, Jun 2019, Lisbonne, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanomechanical and biological properties of nanofunctionalized hybrid hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Nano Today Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nano Today Journal, Jun 2019, lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and characterization of biomembranes combining chitosan and natural-nanoliposomes for tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">253rd ACS Nat Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active nanoliposome as the best DHA delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lipids and Brain IV: Lipids in Alzheimer Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEL, Oct 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement d’exosomes produits par les cellules cancéreuses Hela : comparaison de deux méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée Pharma Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3d Construct Hydrogels Functionalized by Nanoliposomes for Tissue Engineering Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aliakbarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 4th TERMIS World Congress "Past, Present Future: The Evolution of Regenerative Medicine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.S394-S395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoliposome functionalized colloidal GelMA inks for 3D printing of scaffolds with multiscale porosity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In Situ-Formed Tissue-Adhesive Macroporous Scaffolds Enhance Cell Infiltration and Tissue Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farnoosh Saeedinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Alipanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaram Ghanbariamin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacob Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1758-5090/ad9a01⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.358-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821963v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ-Formed Tissue-Adhesive Macroporous Scaffolds Enhance Cell Infiltration and Tissue Regeneration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nanoliposome functionalized colloidal GelMA inks for 3D printing of scaffolds with multiscale porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Omidvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadmahdi Samandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaram Ghanbariamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Mollocana Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.04.049⟩</w:t>
+              <w:t xml:space="preserve">Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.015039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1758-5090/ad9a01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145913v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, functional and emulsifying properties of wheat corn, chickpea and OSA-modified chickpea starches, a comparative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril JF KAHN</w:t>
+                <w:t xml:space="preserve">Chitosan films containing encapsulated eugenol in alginate microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Valencia-Sullca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11694-024-02510-0⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621303v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan films containing encapsulated eugenol in alginate microspheres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Vargas</w:t>
+                <w:t xml:space="preserve">Structural, functional and emulsifying properties of wheat corn, chickpea and OSA-modified chickpea starches, a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaleh Ladjevardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Askari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoumeh Dolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril JF KAHN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.4496-4513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-024-02510-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421966v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoliposomes permeability in a microfluidic drug delivery platform across a 3D hydrogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleka Manousaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Stratakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (6), pp.765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics16060765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprotective effect of curcumin-loaded RGD peptide-PEGylated nanoliposomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) hydrogel scaffolds : predicting physical properties using an experimental design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Velot</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122665⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (17), pp.13359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241713359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430808v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized liposomes for targeted breast cancer drug delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Neuroprotective effect of curcumin-loaded RGD peptide-PEGylated nanoliposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janske Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioactive Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioactmat.2022.12.027⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124742v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of poly(caprolactone) and poly(glycerol sebacate) small‐diameter vascular prosthesis with quercetin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+                <w:t xml:space="preserve">Functionalized liposomes for targeted breast cancer drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janske Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37535⟩</w:t>
+              <w:t xml:space="preserve">Bioactive Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.401-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioactmat.2022.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124746v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) hydrogel scaffolds : predicting physical properties using an experimental design approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Boulogne</w:t>
+                <w:t xml:space="preserve">Engineering of poly(caprolactone) and poly(glycerol sebacate) small‐diameter vascular prosthesis with quercetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Barisione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241713359⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (10), pp.1500-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204953v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hop Extract Anti-Inflammatory Effect on Human Chondrocytes Is Potentiated When Encapsulated in Rapeseed Lecithin Nanoliposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (20), pp.12423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms232012423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer phenomena of nanoliposomes by live imaging of primary cultures of cortical neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (10), pp.2172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of salmon peptides in marine liposomes: physico-chemical properties, antiradical activities and biocompatibility assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J F Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (4), pp.249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md20040249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient TGF-β1 Delivery to Articular Chondrocytes In Vitro Using Agro-Based Liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril JF kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (5), pp.2864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23052864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid extracellular vesicles-liposome incorporated advanced bioink to deliver microRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polen Koçak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Enciso-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Joy Bassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.045008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1758-5090/ac8621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer’s disease: treatment strategies and their limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaretha Morsink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerensa Broersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (22), pp.13954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms232213954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the Stability and Surface Characteristic of Anthocyanin Compounds Incorporated in the Nanoliposome by Chitosan Biopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Homayoonfal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Askari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (8), pp.1622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics14081622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of &amp;lt;i&amp;gt;Berberis vulgaris&amp;lt;/i&amp;gt; Anthocyanins into Nanoliposome Composed of Rapeseed Lecithin: A Comprehensive Study on Physicochemical Characteristics and Biocompatibility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Desobry</w:t>
+                <w:t xml:space="preserve">Comparison of the Physicochemical Properties of Chitin Extracted from Cicada orni Sloughs Harvested in Three Different Years and Characterization of the Resulting Chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10030492⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (23), pp.11278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app112311278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278815v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Active Salmon-Lecithin Nanoliposomes to Increase Polyunsaturated Fatty Acid Bioavailability in Cortical Neurons and Mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Development of novel Chitosan / Guar Gum inks for ‎extrusion-‎based 3D Bioprinting: Process, Printability and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Mamanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Huguet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Ikhelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms222111859⟩</w:t>
+              <w:t xml:space="preserve">Bioprinting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.e00122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bprint.2020.e00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470737v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of novel Chitosan / Guar Gum inks for ‎extrusion-‎based 3D Bioprinting: Process, Printability and Properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Physicochemical Interactions in Nanofunctionalized Alginate/GelMA IPN Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Ikhelf</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprinting </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bprint.2020.e00122⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11092256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059663v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Interactions in Nanofunctionalized Alginate/GelMA IPN Hydrogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Tamayol</w:t>
+                <w:t xml:space="preserve">Encapsulation of &amp;lt;i&amp;gt;Berberis vulgaris&amp;lt;/i&amp;gt; Anthocyanins into Nanoliposome Composed of Rapeseed Lecithin: A Comprehensive Study on Physicochemical Characteristics and Biocompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Homayoonfal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Kiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Askari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11092256⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10030492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470711v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of C2C12-laden gelatin methacryloyl (GelMA) from marine and mammalian sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Use of Active Salmon-Lecithin Nanoliposomes to Increase Polyunsaturated Fatty Acid Bioavailability in Cortical Neurons and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Cleymand</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Camila Jiménez Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.05.040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (21), pp.11859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222111859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278818v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new water soluble β-Cyclodextrin@Curcumin conjugates and in vitro safety evaluation in primary cultures of rat cortical neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frances Yen</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of C2C12-laden gelatin methacryloyl (GelMA) from marine and mammalian sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaretha Morsink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22063255⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.918-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242966v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pullulan films loading saffron extract encapsulated in nanoliposomes; preparation and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Najafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Bildik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neşe Şahin-Yeşilçubuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 188, pp.62-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.07.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized Needle Array‐Mediated Drug Delivery Accelerates Wound Healing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuteng Zhang</w:t>
+                <w:t xml:space="preserve">Synthesis of new water soluble β-Cyclodextrin@Curcumin conjugates and in vitro safety evaluation in primary cultures of rat cortical neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202001800⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278817v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofabrication of natural hydrogels for cardiac, neural, and bone Tissue engineering Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miniaturized Needle Array‐Mediated Drug Delivery Accelerates Wound Healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Tamayol</w:t>
+                <w:t xml:space="preserve">Mohamadmahdi Samandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariba Aghabaglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristo Nuutila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Derakhshandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuteng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioactive Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioactmat.2021.03.040⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.2001800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202001800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278820v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Physicochemical Properties of Chitin Extracted from Cicada orni Sloughs Harvested in Three Different Years and Characterization of the Resulting Chitosan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
+                <w:t xml:space="preserve">Biofabrication of natural hydrogels for cardiac, neural, and bone Tissue engineering Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaretha Morsink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app112311278⟩</w:t>
+              <w:t xml:space="preserve">Bioactive Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (11), pp.3904-3923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioactmat.2021.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470744v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoliposomes from agro-resources as promising delivery systems for Chondrocytes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effects of bioactive marine-derived liposomes on two human breast cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103436⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18040211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882826v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-inhibitory effect of chitosan-coated liposomes encapsulating curcumin on MCF-7 breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (4), pp.217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md18040217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bioactive marine-derived liposomes on two human breast cancer cell lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Nanoliposomes from agro-resources as promising delivery systems for Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18040211⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882847v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and physicochemical characterization of chitin from &amp;lt;i&amp;gt;Cicada orni&amp;lt;/i&amp;gt; sloughs of the south-eastern French Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Poerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (11), pp.2543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25112543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Smart Targeting Nanovesicles and Their Combination with Hydrogels for Controlled Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polen Koçak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ellis Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of active nanoliposomes in the surface and bulk mechanical properties of hybrid hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bacharouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (10), pp.100046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtbio.2020.100046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) nanocomposite hydrogels embedding bioactive naringin liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lavrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui M Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vítor Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (12), pp.2944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym12122944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoliposomes and Nanoemulsions Based on Chia Seed Lipids: Preparation and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kuznetcova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Desor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (23), pp.9079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21239079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical properties and liposomal formulations of hydrolysate fractions of four sea cucumbers (Holothuroidea: Echinodermata) from the northwestern Algerian coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Mecheta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (13), pp.2972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25132972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin Loaded Nanoliposomes Localization by Nanoscale Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (19), pp.7276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21197276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinnamaldehyde loaded chitosan/tripolyphosphate nanoassemblies: Fabrication, characterization, and in vitro evaluation of antioxidant activity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurotrophic Effect of Fish-Lecithin Based Nanoliposomes on Cortical Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.13972⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (7), pp.406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md17070406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882802v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Micro‐ and Nanoengineering: Applications of Layer‐by‐Layer Technology as a Versatile Tool to Control Cellular Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Cinnamaldehyde loaded chitosan/tripolyphosphate nanoassemblies: Fabrication, characterization, and in vitro evaluation of antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Joghataei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Fakhreddin Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab‐tehrany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Mano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201901228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.13972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882805v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathable hydrogel dressings containing natural antioxidants for management of skin disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Micro‐ and Nanoengineering: Applications of Layer‐by‐Layer Technology as a Versatile Tool to Control Cellular Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab‐tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Mano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0885328218816526⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (30), pp.1901228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201901228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882812v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft‐nanoparticle functionalization of natural hydrogels for tissue engineering applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tyrell Williams</w:t>
+                <w:t xml:space="preserve">Breathable hydrogel dressings containing natural antioxidants for management of skin disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Comotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saghi Saghazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bagherifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kazemzadeh-Narbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.201900506⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (9), pp.1265-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328218816526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882825v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, Characterization, and Release Kinetics of Chitosan-Coated Nanoliposomes Encapsulating Curcumin in Simulated Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Soft‐nanoparticle functionalization of natural hydrogels for tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Mostafavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrell Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24102023⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (18), pp.1900506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201900506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443639v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotrophic Effect of Fish-Lecithin Based Nanoliposomes on Cortical Neurons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation, Characterization, and Release Kinetics of Chitosan-Coated Nanoliposomes Encapsulating Curcumin in Simulated Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md17070406⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (10), pp.2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24102023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269351v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Positive Role of Curcumin-Loaded Salmon Nanoliposomes on the Culture of Primary Cortical Neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rouhollah Habibey</w:t>
+                <w:t xml:space="preserve">Nanoemulsions and topical creams for the safe and effective delivery of lipophilic antioxidant coenzyme Q10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belhaffef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md16070218⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196411v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Films Containing Alginate-Pectin Composite Microbeads with Lactococcus lactis subsp. lactis: Physicochemical Characterization and Antilisterial Activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The Positive Role of Curcumin-Loaded Salmon Nanoliposomes on the Culture of Primary Cortical Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solenne Fleutot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tamayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouhollah Habibey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19020574⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (7), pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md16070218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668249v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemulsions and topical creams for the safe and effective delivery of lipophilic antioxidant coenzyme Q10</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Menu</w:t>
+                <w:t xml:space="preserve">Bioactive Films Containing Alginate-Pectin Composite Microbeads with Lactococcus lactis subsp. lactis: Physicochemical Characterization and Antilisterial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Bekhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.04.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), pp.574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19020574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087285v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsifier free emulsion: Comparative study between a new high frequency ultrasound process and standard emulsification processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaouda Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Banon-Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Desobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 194, pp.109-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02983396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Nanofunctionalized Gelatin Methacrylate Hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (12), pp.2675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms18122675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoliposomes of Marine Lecithin, a New Way to Deliver TGF- β 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dostert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomaterials and Tissue Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (11), pp.1163 - 1170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jbt.2017.1670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of nanofunctionalized alginate/methacrylated gelatin hybrid hydrogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Zhang</w:t>
+                <w:t xml:space="preserve">Efficiency of emulsifier-free emulsions and emulsions containing rapeseed lecithin as delivery systems for vectorization and release of coenzyme Q 10 : physico-chemical properties and in vitro evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra03699f⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.142 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975013v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes combining chitosan and natural-origin nanoliposomes for tissue engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of nanofunctionalized alginate/methacrylated gelatin hybrid hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aliakbarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (87), pp.83626 - 83637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA13568D⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (33), pp.27879-27884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra03699f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691418v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural lecithin promotes neural network complexity and activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Kahn</w:t>
+                <w:t xml:space="preserve">Membranes combining chitosan and natural-origin nanoliposomes for tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25777⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (87), pp.83626 - 83637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA13568D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196402v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-coated liposomes encapsulating curcumin: study of lipid–polysaccharide interactions and nanovesicle behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural lecithin promotes neural network complexity and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tamayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hasan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+                <w:t xml:space="preserve">Rouhollah Habibey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Sabzevari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA05574E⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.25777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196403v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of emulsifier-free emulsions and emulsions containing rapeseed lecithin as delivery systems for vectorization and release of coenzyme Q 10 : physico-chemical properties and in vitro evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Velot</w:t>
+                <w:t xml:space="preserve">Chitosan-coated liposomes encapsulating curcumin: study of lipid–polysaccharide interactions and nanovesicle behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.07.036⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (51), pp.45290-45304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA05574E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691416v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient liposome based method for antioxidants encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Paini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Ryan Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136, pp.1067-1072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSM applied for optimization of deep-fat fried ripe plantain slices and study of oxidation kinetics of oil by a DSC and polar methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pambou-Tobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Kama Niamayoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (1), pp.269-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13197-015-2021-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogel templates for rapid manufacturing of bioactive fibers and 3D constructs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hassani Najafabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (14), pp.2146-2153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.201500492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer across goatskin barrier of 2-butanone, 2,3-butanedione and 2-butanol during maturation of traditional Lebanese cheese, Darfiyeh: Comparison between experimental aqueous model solution and goatskin system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Hosri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 133, pp.36-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2015.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposome encapsulation of curcumin: physico-chemical characterizations and effects on MCF7 cancer cell proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamanou Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 461 (1-2), pp.519-528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsification by high frequency ultrasound using piezoelectric transducer: Formation and stability of emulsifier free emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaouda Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desjardins-Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (3), pp.1010-1017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and Physical Analysis of Natural Phospholipids-Based Biomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariba Dehghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e107435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0107435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Elastic and Plastic Properties of Ni50Al50(at. (%)) and (Ni-40,Pt-10)Al-50(at. %) Single Crystals Oriented by Means of Scanning Acoustic Microscopy and Depth Sensing Indentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoubir Ayadi</w:t>
+                <w:t xml:space="preserve">Influence of nanoliposomes incorporation on properties of film forming dispersions and films based on corn starch and sodium caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Chiralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4024696⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.159-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273459v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of nanoliposomes incorporation on properties of film forming dispersions and films based on corn starch and sodium caseinate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
+                <w:t xml:space="preserve">Evaluation of Elastic and Plastic Properties of Ni50Al50(at. (%)) and (Ni-40,Pt-10)Al-50(at. %) Single Crystals Oriented by Means of Scanning Acoustic Microscopy and Depth Sensing Indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villemiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Ayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4024696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273469v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of lecithin-lipid composition on physico-chemical properties of nanoliposomes loaded with a hydrophobic molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoush Maherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Kheirolomoom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115, pp.197-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ar-N-2-O-2 Microwave Plasma on Poly-L-Lactic Acid Thin Films Designed for Tissue Engineering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Fabrication and physicochemical characterization of HPMC films with commercial plant extract: Influence of light and film composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad-Javeed Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Jamshidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Linder</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201200124⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), pp.420-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2012.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272764v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and physicochemical characterization of HPMC films with commercial plant extract: Influence of light and film composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Effects of Ar-N-2-O-2 Microwave Plasma on Poly-L-Lactic Acid Thin Films Designed for Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Jamshidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2012.10.008⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (6), pp.535-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201200124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272763v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical multi-scale characterization of white New-Zealand rabbit Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26, pp. 81-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcein release behavior from liposomal bilayer; influence of physicochemical/mechanical/structural properties of lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoush Maherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Kheirolomoom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (11), pp.2018-2033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational, calorimetric, and molecular conformational study on calcein interaction with model lipid membrane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Anxiolytic-Like Effect of a Salmon Phospholipopeptidic Complex Composed of Polyunsaturated Fatty Acids and Bioactive Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azadeh Kheirolomoom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1792-1⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (11), pp.4294-4317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md11114294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01272771v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiolytic-Like Effect of a Salmon Phospholipopeptidic Complex Composed of Polyunsaturated Fatty Acids and Bioactive Peptides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Vibrational, calorimetric, and molecular conformational study on calcein interaction with model lipid membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnoush Maherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Rogalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Korchowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Kheirolomoom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md11114294⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1792-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272922v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Ar–H2–N2 microwave plasma on chitosan and its nanoliposomes blend thin films designed for tissue engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (2), pp.401-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, mechanical and barrier properties of active PLA–antioxidant films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Antioxidants Release from Solvent-Cast PLA Film: Investigation of PLA Antioxidant-Active Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Jamshidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.12.034⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (6), pp.1450--1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-012-0830-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04601319v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation, characterization and pharmacokinetic studies of coenzyme Q10 PUFA’s nanoemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (2), pp.305 - 312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejps.2012.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and characterization of liposome formulation by mixture design.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Stebe</w:t>
+                <w:t xml:space="preserve">Structural, mechanical and barrier properties of active PLA–antioxidant films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Jamshidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Javeed Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1AN15794A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (3), pp.380-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703284v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lipid composition on physicochemical properties of nanoliposomes encapsulating natural dipeptide antioxidant l-carnosine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Optimization and characterization of liposome formulation by mixture design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoush Maherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadah Kheirolomoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Reshetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Stebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.02.098⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (3), pp.773-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1AN15794A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04601316v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nanoliposomes based on soya, rapeseed and fish lecithins on chitosan thin films designed for tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 88 (2), pp.618-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of nanoliposome made of soya; rapeseed and salmon lecithins: Application to cell culture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Influence of lipid composition on physicochemical properties of nanoliposomes encapsulating natural dipeptide antioxidant l-carnosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoush Maherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Kheirolomoom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.02.024⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (2), pp.632-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.02.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196058v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidants Release from Solvent-Cast PLA Film: Investigation of PLA Antioxidant-Active Packaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Elaboration and characterization of nanoliposome made of soya; rapeseed and salmon lecithins: Application to cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baravian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnoush Maherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-012-0830-9⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95, pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272926v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3‐D dynamic optical techniques to model food mechanical deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Lynn Li Yuet Hee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lambert-Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Texture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (4), pp.440-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1745-4603.2010.00245.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How surface composition of high milk proteins powders is influenced by spray-drying temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Navarro Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 75 (1), pp.377-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native phosphocaseinate powder during storage: Lipids released onto the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94 (2), pp.130-134. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+              <w:t xml:space="preserve">, 2009, 94, pp.130-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321744v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native phosphocaseinate powder during storage: Lipids released onto the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94, pp.130-134. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+              <w:t xml:space="preserve">, 2009, 94 (2), pp.130-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454066v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple method to calculate partition coefficient of migrant in food simulant/polymer system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Tehrany E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (1), pp.135-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.06.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077545v1</w:t>
-              </w:r>
-[...2058 lines deleted...]
-                <w:t xml:space="preserve">hal-01264777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13234,103 +13234,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-crosslinkable plant-based materials, methods of manufacture thereof and articles comprising the same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamadmahdi Samandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farnoosh Saeedinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob P. Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2024/0189476 A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13384,90 +13384,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Nanobiomaterials (Nanoliposomes) for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13492,90 +13492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Hydrogels of Pectin and Alginate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Algal Hydrogels for Drug Delivery and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780128216491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13613,51 +13613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Carnosine and Its Functionalised Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13734,51 +13734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Biotechnology-based Vitamin, Pigment and Antioxidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13827,294 +13827,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in biodegradable packaging materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Edible and Biodegradable Starch Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jiménez Marco</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Jong-Whan Rhim. </w:t>
+                <w:t xml:space="preserve">Maite Cháfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelo González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Chiralt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kishan Gopal Ramawat; Jean-Michel Mérillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in nanomaterials for food packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Future Medicine Ltd, pp.50-56, 2014, 9781909453258</w:t>
+              <w:t xml:space="preserve">Polysaccharides: Bioactivity and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.717-734, 2014, Living reference, 978-3-319-03751-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954598v1</w:t>
+                <w:t xml:space="preserve">hal-01955805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Edible and Biodegradable Starch Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Progress in biodegradable packaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jiménez Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Kishan Gopal Ramawat; Jean-Michel Mérillon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jong-Whan Rhim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysaccharides: Bioactivity and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.717-734, 2014, Living reference, 978-3-319-03751-6</w:t>
+              <w:t xml:space="preserve">Progress in nanomaterials for food packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Future Medicine Ltd, pp.50-56, 2014, 9781909453258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955805v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Phenomena In Food/Packaging System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuseppe Cirillo; Umile Gianfranco Spizzirri; Francesca Iemma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Polymers in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Scrivener Publishing, pp.67-84, 2013, Technology to Biology</w:t>
@@ -14329,51 +14329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du coefficient de partage moléculaire dans les systèmes aliment-emballage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005INPL017N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14569,51 +14569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05145913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnoosh Saeedinejad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Alipanah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Toro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.04.049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaleh Ladjevardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Dolati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF KAHN" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02510-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2022.12.027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Aliakbarian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barisione" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37535" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03818543v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Girardeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012423" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hanachi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J F Kahn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20040249" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881099v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF kahn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052864" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polen Ko&#231;ak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joy Bassous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ac8621" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Broersen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213954" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880880v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Homayoonfal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081622" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030492" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Tahri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.05.040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Najafi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Bildik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#351;e &#350;ahin-Ye&#351;il&#231;ubuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.07.175" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278817v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Aghabaglou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristo Nuutila" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Derakhshandeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuteng Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202001800" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2021.03.040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311278" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103436" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882842v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hasan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040217" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882847v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040211" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882844v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112543" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ellis Ward" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090849" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lavrador" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M Almeida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122944" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030654v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetcova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239079" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966172v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Mecheta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25132972" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966163v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jierry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Mano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197276" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Joghataei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Fakhreddin Hosseini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab&#8208;tehrany" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13972" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sousa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201901228" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882812v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Comotto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghi Saghazadeh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bagherifard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazemzadeh-Narbat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218816526" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882825v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Russell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mostafavi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Williams" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201900506" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443639v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24102023" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070406" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Latifi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Habibey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16070218" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bekhit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020574" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087285v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhaffef" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.04.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983396v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Kaci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon-Desobry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mesure" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleymand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbt.2017.1670" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691418v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zhang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA13568D" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196402v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sabzevari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25777" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desjardins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Velot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.07.036" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278116v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ryan Daly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fathi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.10.038" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pambou-Tobi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Kama Niamayoua" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-015-2021-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278112v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hassani Najafabadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Akbari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201500492" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fanni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2015.10.030" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917444v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.12.007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FXD85R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins-Lavisse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076892v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Dehghani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107435" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273459v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemiane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. F. Kahn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Ayadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024696" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273469v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jimenez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Chiralt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273463v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoush Maherani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kheirolomoom" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.11.034" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272764v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200124" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5GTCFBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272763v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Javeed Akhtar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.10.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C46PBH1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272766v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.07.006" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLTLRFJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272771v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rogalska" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1792-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H52JRDL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272922v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gleizes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Denis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114294" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Zhang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cleymand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Linder" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7P248BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601319v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.034" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1PJGF61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491837v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2012.06.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P213038-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703284v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoush Maherani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadah Kheirolomoon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1AN15794A" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601316v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.02.098" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKD4R5G2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196058v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.02.024" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FN7XTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272926v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0830-9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077545v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Tehrany E." TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.06.055" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1563W0P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156078v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156112v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156143v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442270v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156096v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126389v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126399v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126409v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126340v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04143657v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913650v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913644v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913669v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913693v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913680v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712257v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03914314v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712268v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264777v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621299v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P. Quint" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059650v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059671v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961772v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681754.ch15" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955792v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954598v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jim&#233;nez Marco" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955805v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Ch&#225;fer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749973v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL017N" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156078v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaleh Ladjevardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04143657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Latifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cleymand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03914314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05145913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnoosh Saeedinejad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Alipanah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Toro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.04.049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Dolati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF KAHN" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02510-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122665" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2022.12.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Aliakbarian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barisione" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37535" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03818543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Girardeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102172" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hanachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J F Kahn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20040249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF kahn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polen Ko&#231;ak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joy Bassous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ac8621" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Broersen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213954" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Homayoonfal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081622" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470744v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311278" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278815v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030492" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111859" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Tahri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.05.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Najafi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Bildik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#351;e &#350;ahin-Ye&#351;il&#231;ubuk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.07.175" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Aghabaglou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristo Nuutila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Derakhshandeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuteng Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202001800" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2021.03.040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040217" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882826v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103436" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882844v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112543" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966141v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ellis Ward" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090849" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059648v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lavrador" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M Almeida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122944" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetcova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239079" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Mecheta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25132972" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jierry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Mano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197276" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070406" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Joghataei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Fakhreddin Hosseini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab&#8208;tehrany" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13972" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sousa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201901228" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882812v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Comotto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghi Saghazadeh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bagherifard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazemzadeh-Narbat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218816526" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882825v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Russell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mostafavi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Williams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201900506" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443639v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24102023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhaffef" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.04.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Habibey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16070218" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668249v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bekhit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020574" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983396v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Kaci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon-Desobry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mesure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleymand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbt.2017.1670" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desjardins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Velot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.07.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691418v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zhang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA13568D" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196402v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sabzevari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25777" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278116v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ryan Daly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fathi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.10.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pambou-Tobi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Kama Niamayoua" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-015-2021-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278112v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hassani Najafabadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Akbari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201500492" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fanni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2015.10.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.12.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FXD85R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273455v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins-Lavisse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076892v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Dehghani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107435" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jimenez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Chiralt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemiane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. F. Kahn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Ayadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024696" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273463v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoush Maherani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kheirolomoom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.11.034" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272763v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Javeed Akhtar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.10.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C46PBH1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200124" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5GTCFBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272766v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.07.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLTLRFJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272922v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gleizes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Denis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114294" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rogalska" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1792-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H52JRDL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Zhang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Linder" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.015" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7P248BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272926v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0830-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491837v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2012.06.008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P213038-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601319v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.034" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1PJGF61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703284v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoush Maherani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadah Kheirolomoon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1AN15794A" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601316v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.02.098" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKD4R5G2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196058v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.02.024" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FN7XTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077545v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Tehrany E." TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.06.055" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1563W0P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621299v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P. Quint" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059650v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059671v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961772v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681754.ch15" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955792v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955805v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Ch&#225;fer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954598v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jim&#233;nez Marco" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749973v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL017N" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>