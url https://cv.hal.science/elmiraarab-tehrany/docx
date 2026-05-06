--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -100,96 +100,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Generation of Targeted Nanoliposome for Brain and Cancer Prevention</w:t>
+                <w:t xml:space="preserve">Nouvelle génération des nanoliposomes ciblés pour la prévention des maladies neurodégénératives et cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Biomaterials and Biofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Hartford, CT, United States</w:t>
+              <w:t xml:space="preserve">IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156096v1</w:t>
+                <w:t xml:space="preserve">hal-05156112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoliposome as drug delivery system in Microfluidic Blood Brain Barrier model</w:t>
               </w:r>
@@ -238,342 +238,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle génération des nanoliposomes ciblés pour la prévention des maladies neurodégénératives et cancers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multidisciplinary approach to characterize biofabricated and natural lipid-based nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bragantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nano-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156112v1</w:t>
+                <w:t xml:space="preserve">hal-05442270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach to characterize biofabricated and natural lipid-based nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+                <w:t xml:space="preserve">Targeted nanoliposome as new generation of vector for the drug delivery of curcumin as neuroprotective agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cleymand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Yen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">16th Congress for the Interational Society for the Study of Fatty Acids (ISSFAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Quebec CIty, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442270v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted nanoliposome as new generation of vector for the drug delivery of curcumin as neuroprotective agent</w:t>
+                <w:t xml:space="preserve">New Generation of Targeted Nanoliposome for Brain and Cancer Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F.T. Yen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Congress for the Interational Society for the Study of Fatty Acids (ISSFAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Quebec CIty, Canada</w:t>
+              <w:t xml:space="preserve">International Congress of Biomaterials and Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Hartford, CT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156143v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental design approach to predict gelatin methacryloyl (GelMA) physical properties in tissue engineering</w:t>
               </w:r>
@@ -585,51 +585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -680,51 +680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of thermal characteristics of double coated liposome with chitosan and OSA-modified starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaleh Ladjevardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -814,51 +814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamadmahdi Samandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Materials Society, Sep 2023, Frankfurt, Germany</w:t>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1254,51 +1254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Camila Jiménez Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Euro Fed Lipid Congress And Expo Seville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euro Fed Lipid, Oct 2019, Seville, Spain</w:t>
@@ -1353,51 +1353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1474,51 +1474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vítor Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1802,51 +1802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active nanoliposome as the best DHA delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1923,51 +1923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dostert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2830,161 +2830,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) hydrogel scaffolds : predicting physical properties using an experimental design approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Peyret</w:t>
+                <w:t xml:space="preserve">Functionalized liposomes for targeted breast cancer drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janske Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Boulogne</w:t>
+                <w:t xml:space="preserve">Émilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (17), pp.13359. </w:t>
+              <w:t xml:space="preserve">Bioactive Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.401-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241713359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioactmat.2022.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204953v1</w:t>
+                <w:t xml:space="preserve">hal-04124742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroprotective effect of curcumin-loaded RGD peptide-PEGylated nanoliposomes</w:t>
               </w:r>
@@ -2996,1067 +2996,1067 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janske Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Acherar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (12), pp.2665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized liposomes for targeted breast cancer drug delivery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+                <w:t xml:space="preserve">Engineering of poly(caprolactone) and poly(glycerol sebacate) small‐diameter vascular prosthesis with quercetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Velot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Barisione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioactive Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioactmat.2022.12.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (10), pp.1500-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124742v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of poly(caprolactone) and poly(glycerol sebacate) small‐diameter vascular prosthesis with quercetin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
+                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) hydrogel scaffolds : predicting physical properties using an experimental design approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Barisione</w:t>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Kahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+                <w:t xml:space="preserve">Corentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111 (10), pp.1500-1512. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (17), pp.13359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241713359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124746v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hop Extract Anti-Inflammatory Effect on Human Chondrocytes Is Potentiated When Encapsulated in Rapeseed Lecithin Nanoliposomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encapsulation of salmon peptides in marine liposomes: physico-chemical properties, antiradical activities and biocompatibility assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Ducrocq</w:t>
+                <w:t xml:space="preserve">Amine Hanachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Girardeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Piutti</w:t>
+                <w:t xml:space="preserve">Cyril J F Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232012423⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (4), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20040249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818543v1</w:t>
+                <w:t xml:space="preserve">hal-03881122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer phenomena of nanoliposomes by live imaging of primary cultures of cortical neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Passeri</w:t>
+                <w:t xml:space="preserve">Hop Extract Anti-Inflammatory Effect on Human Chondrocytes Is Potentiated When Encapsulated in Rapeseed Lecithin Nanoliposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102172⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (20), pp.12423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232012423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881200v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of salmon peptides in marine liposomes: physico-chemical properties, antiradical activities and biocompatibility assays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+                <w:t xml:space="preserve">Transfer phenomena of nanoliposomes by live imaging of primary cultures of cortical neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril J F Kahn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (4), pp.249. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md20040249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881122v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient TGF-β1 Delivery to Articular Chondrocytes In Vitro Using Agro-Based Liposomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid extracellular vesicles-liposome incorporated advanced bioink to deliver microRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril JF kahn</w:t>
+                <w:t xml:space="preserve">Mo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Kempf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Linder</w:t>
+                <w:t xml:space="preserve">Polen Koçak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Enciso-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Joy Bassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23052864⟩</w:t>
+              <w:t xml:space="preserve">Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.045008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1758-5090/ac8621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881099v1</w:t>
+                <w:t xml:space="preserve">hal-03881164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid extracellular vesicles-liposome incorporated advanced bioink to deliver microRNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient TGF-β1 Delivery to Articular Chondrocytes In Vitro Using Agro-Based Liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Enciso-Martínez</w:t>
+                <w:t xml:space="preserve">Cyril JF kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Joy Bassous</w:t>
+                <w:t xml:space="preserve">Hervé Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.045008. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (5), pp.2864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1758-5090/ac8621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23052864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881164v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alzheimer’s disease: treatment strategies and their limitations</w:t>
               </w:r>
@@ -4304,2517 +4304,2517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Physicochemical Properties of Chitin Extracted from Cicada orni Sloughs Harvested in Three Different Years and Characterization of the Resulting Chitosan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of C2C12-laden gelatin methacryloyl (GelMA) from marine and mammalian sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaretha Morsink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Poerio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
+                <w:t xml:space="preserve">Yasmina Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app112311278⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.918-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470744v1</w:t>
+                <w:t xml:space="preserve">hal-03278818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of novel Chitosan / Guar Gum inks for ‎extrusion-‎based 3D Bioprinting: Process, Printability and Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pullulan films loading saffron extract encapsulated in nanoliposomes; preparation and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Najafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cleymand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Bildik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neşe Şahin-Yeşilçubuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioprinting </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bprint.2020.e00122⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188, pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.07.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059663v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Interactions in Nanofunctionalized Alginate/GelMA IPN Hydrogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Tamayol</w:t>
+                <w:t xml:space="preserve">Synthesis of new water soluble β-Cyclodextrin@Curcumin conjugates and in vitro safety evaluation in primary cultures of rat cortical neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ben Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Acherar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11092256⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470711v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of &amp;lt;i&amp;gt;Berberis vulgaris&amp;lt;/i&amp;gt; Anthocyanins into Nanoliposome Composed of Rapeseed Lecithin: A Comprehensive Study on Physicochemical Characteristics and Biocompatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mina Homayoonfal</w:t>
+                <w:t xml:space="preserve">Development of novel Chitosan / Guar Gum inks for ‎extrusion-‎based 3D Bioprinting: Process, Printability and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Mamanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Mohammad Mousavi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Desobry</w:t>
+                <w:t xml:space="preserve">Lynda Ikhelf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10030492⟩</w:t>
+              <w:t xml:space="preserve">Bioprinting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.e00122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bprint.2020.e00122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278815v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Active Salmon-Lecithin Nanoliposomes to Increase Polyunsaturated Fatty Acid Bioavailability in Cortical Neurons and Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Passeri</w:t>
+                <w:t xml:space="preserve">Physicochemical Interactions in Nanofunctionalized Alginate/GelMA IPN Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Huguet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms222111859⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11092256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470737v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of C2C12-laden gelatin methacryloyl (GelMA) from marine and mammalian sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Cleymand</w:t>
+                <w:t xml:space="preserve">Encapsulation of &amp;lt;i&amp;gt;Berberis vulgaris&amp;lt;/i&amp;gt; Anthocyanins into Nanoliposome Composed of Rapeseed Lecithin: A Comprehensive Study on Physicochemical Characteristics and Biocompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Homayoonfal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammad Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Kiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Askari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.05.040⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10030492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278818v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullulan films loading saffron extract encapsulated in nanoliposomes; preparation and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Active Salmon-Lecithin Nanoliposomes to Increase Polyunsaturated Fatty Acid Bioavailability in Cortical Neurons and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Camila Jiménez Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Najafi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.07.175⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (21), pp.11859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222111859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470724v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new water soluble β-Cyclodextrin@Curcumin conjugates and in vitro safety evaluation in primary cultures of rat cortical neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Acherar</w:t>
+                <w:t xml:space="preserve">Miniaturized Needle Array‐Mediated Drug Delivery Accelerates Wound Healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamadmahdi Samandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariba Aghabaglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristo Nuutila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Frochot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Malaplate-Armand</w:t>
+                <w:t xml:space="preserve">Hossein Derakhshandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances Yen</w:t>
+                <w:t xml:space="preserve">Yuteng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), pp.3255. </w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.2001800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22063255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202001800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242966v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized Needle Array‐Mediated Drug Delivery Accelerates Wound Healing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuteng Zhang</w:t>
+                <w:t xml:space="preserve">Biofabrication of natural hydrogels for cardiac, neural, and bone Tissue engineering Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaretha Morsink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202001800⟩</w:t>
+              <w:t xml:space="preserve">Bioactive Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (11), pp.3904-3923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioactmat.2021.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278817v1</w:t>
+                <w:t xml:space="preserve">hal-03278820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofabrication of natural hydrogels for cardiac, neural, and bone Tissue engineering Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Tamayol</w:t>
+                <w:t xml:space="preserve">Comparison of the Physicochemical Properties of Chitin Extracted from Cicada orni Sloughs Harvested in Three Different Years and Characterization of the Resulting Chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioactive Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (11), pp.3904-3923. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (23), pp.11278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioactmat.2021.03.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app112311278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278820v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bioactive marine-derived liposomes on two human breast cancer cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering Smart Targeting Nanovesicles and Their Combination with Hydrogels for Controlled Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polen Koçak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+                <w:t xml:space="preserve">Alex Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Barbieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+                <w:t xml:space="preserve">Jennifer Ellis Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18040211⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882847v1</w:t>
+                <w:t xml:space="preserve">hal-02966141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth-inhibitory effect of chitosan-coated liposomes encapsulating curcumin on MCF-7 breast cancer cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Tamayol</w:t>
+                <w:t xml:space="preserve">Extraction and physicochemical characterization of chitin from &amp;lt;i&amp;gt;Cicada orni&amp;lt;/i&amp;gt; sloughs of the south-eastern French Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18040217⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882842v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoliposomes from agro-resources as promising delivery systems for Chondrocytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Kempf</w:t>
+                <w:t xml:space="preserve">Effects of bioactive marine-derived liposomes on two human breast cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103436⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18040211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882826v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and physicochemical characterization of chitin from &amp;lt;i&amp;gt;Cicada orni&amp;lt;/i&amp;gt; sloughs of the south-eastern French Mediterranean basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">João Mano</w:t>
+                <w:t xml:space="preserve">Growth-inhibitory effect of chitosan-coated liposomes encapsulating curcumin on MCF-7 breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25112543⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18040217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882844v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Smart Targeting Nanovesicles and Their Combination with Hydrogels for Controlled Drug Delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoliposomes from agro-resources as promising delivery systems for Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Velot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Ellis Ward</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (9), pp.849. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966141v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of active nanoliposomes in the surface and bulk mechanical properties of hybrid hydrogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rana Kadri</w:t>
+                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) nanocomposite hydrogels embedding bioactive naringin liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bacharouch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Kahn</w:t>
+                <w:t xml:space="preserve">Pedro Lavrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui M Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítor Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtbio.2020.100046⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.2944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12122944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882839v1</w:t>
+                <w:t xml:space="preserve">hal-03059648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) nanocomposite hydrogels embedding bioactive naringin liposomes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoliposomes and Nanoemulsions Based on Chia Seed Lipids: Preparation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui M Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vítor Gaspar</w:t>
+                <w:t xml:space="preserve">Daria Kuznetcova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Desor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12122944⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (23), pp.9079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21239079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059648v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoliposomes and Nanoemulsions Based on Chia Seed Lipids: Preparation and Characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cedric Paris</w:t>
+                <w:t xml:space="preserve">Role of active nanoliposomes in the surface and bulk mechanical properties of hybrid hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Desor</w:t>
+                <w:t xml:space="preserve">J. Bacharouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (23), pp.9079. </w:t>
+              <w:t xml:space="preserve">Materials Today Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (10), pp.100046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21239079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtbio.2020.100046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030654v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical properties and liposomal formulations of hydrolysate fractions of four sea cucumbers (Holothuroidea: Echinodermata) from the northwestern Algerian coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Mecheta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (13), pp.2972. </w:t>
@@ -6980,161 +6980,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotrophic Effect of Fish-Lecithin Based Nanoliposomes on Cortical Neurons</w:t>
+                <w:t xml:space="preserve">Surface Micro‐ and Nanoengineering: Applications of Layer‐by‐Layer Technology as a Versatile Tool to Control Cellular Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Malaplate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Huguet</w:t>
+                <w:t xml:space="preserve">Maria Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Soligot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elmira Arab‐tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Mano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (7), pp.406. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (30), pp.1901228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md17070406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201901228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269351v1</w:t>
+                <w:t xml:space="preserve">hal-02882805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinnamaldehyde loaded chitosan/tripolyphosphate nanoassemblies: Fabrication, characterization, and in vitro evaluation of antioxidant activity</w:t>
               </w:r>
@@ -7146,1016 +7129,1033 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Joghataei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Fakhreddin Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab‐tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfpp.13972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Micro‐ and Nanoengineering: Applications of Layer‐by‐Layer Technology as a Versatile Tool to Control Cellular Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breathable hydrogel dressings containing natural antioxidants for management of skin disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Comotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sousa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saghi Saghazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bagherifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kazemzadeh-Narbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201901228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (9), pp.1265-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328218816526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882805v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathable hydrogel dressings containing natural antioxidants for management of skin disorders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saghi Saghazadeh</w:t>
+                <w:t xml:space="preserve">Soft‐nanoparticle functionalization of natural hydrogels for tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bagherifard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
+                <w:t xml:space="preserve">Carina Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Kazemzadeh-Narbat</w:t>
+                <w:t xml:space="preserve">Azadeh Mostafavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrell Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0885328218816526⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (18), pp.1900506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201900506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882812v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft‐nanoparticle functionalization of natural hydrogels for tissue engineering applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation, Characterization, and Release Kinetics of Chitosan-Coated Nanoliposomes Encapsulating Curcumin in Simulated Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.201900506⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (10), pp.2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24102023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882825v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, Characterization, and Release Kinetics of Chitosan-Coated Nanoliposomes Encapsulating Curcumin in Simulated Environments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurotrophic Effect of Fish-Lecithin Based Nanoliposomes on Cortical Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Poerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Soligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (10), pp.2023. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (7), pp.406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24102023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md17070406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443639v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemulsions and topical creams for the safe and effective delivery of lipophilic antioxidant coenzyme Q10</w:t>
+                <w:t xml:space="preserve">Bioactive Films Containing Alginate-Pectin Composite Microbeads with Lactococcus lactis subsp. lactis: Physicochemical Characterization and Antilisterial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kaci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Menu</w:t>
+                <w:t xml:space="preserve">Mariam Bekhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.04.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), pp.574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19020574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087285v1</w:t>
+                <w:t xml:space="preserve">hal-03668249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Positive Role of Curcumin-Loaded Salmon Nanoliposomes on the Culture of Primary Cortical Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrzad Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouhollah Habibey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (7), pp.218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md16070218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Films Containing Alginate-Pectin Composite Microbeads with Lactococcus lactis subsp. lactis: Physicochemical Characterization and Antilisterial Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoemulsions and topical creams for the safe and effective delivery of lipophilic antioxidant coenzyme Q10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belhaffef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Bekhit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Solenne Fleutot</w:t>
+                <w:t xml:space="preserve">P. Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (2), pp.574. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.165-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19020574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668249v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsifier free emulsion: Comparative study between a new high frequency ultrasound process and standard emulsification processes</w:t>
               </w:r>
@@ -8193,51 +8193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Banon-Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Desobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 194, pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8297,51 +8297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Rahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8405,64 +8405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoliposomes of Marine Lecithin, a New Way to Deliver TGF- β 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dostert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8533,697 +8533,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of emulsifier-free emulsions and emulsions containing rapeseed lecithin as delivery systems for vectorization and release of coenzyme Q 10 : physico-chemical properties and in vitro evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kaci</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of nanofunctionalized alginate/methacrylated gelatin hybrid hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aliakbarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Velot</w:t>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.07.036⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (33), pp.27879-27884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra03699f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691416v1</w:t>
+                <w:t xml:space="preserve">hal-04975013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of nanofunctionalized alginate/methacrylated gelatin hybrid hydrogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Zhang</w:t>
+                <w:t xml:space="preserve">Membranes combining chitosan and natural-origin nanoliposomes for tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (33), pp.27879-27884. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra03699f⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (87), pp.83626 - 83637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA13568D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975013v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes combining chitosan and natural-origin nanoliposomes for tissue engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+                <w:t xml:space="preserve">Natural lecithin promotes neural network complexity and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tamayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouhollah Habibey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Sabzevari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA13568D⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.25777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691418v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural lecithin promotes neural network complexity and activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rouhollah Habibey</w:t>
+                <w:t xml:space="preserve">Chitosan-coated liposomes encapsulating curcumin: study of lipid–polysaccharide interactions and nanovesicle behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Sabzevari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Kahn</w:t>
+                <w:t xml:space="preserve">F. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.25777. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (51), pp.45290-45304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA05574E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196402v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-coated liposomes encapsulating curcumin: study of lipid–polysaccharide interactions and nanovesicle behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of emulsifier-free emulsions and emulsions containing rapeseed lecithin as delivery systems for vectorization and release of coenzyme Q 10 : physico-chemical properties and in vitro evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hasan</w:t>
+                <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dostert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ben Messaoud</w:t>
+                <w:t xml:space="preserve">I. Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Michaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+                <w:t xml:space="preserve">E. Velot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (51), pp.45290-45304. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.142 - 150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA05574E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196403v1</w:t>
+                <w:t xml:space="preserve">hal-01691416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient liposome based method for antioxidants encapsulation</w:t>
               </w:r>
@@ -9235,51 +9235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Paini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Ryan Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9486,51 +9486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Hassani Najafabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9718,441 +9718,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposome encapsulation of curcumin: physico-chemical characterizations and effects on MCF7 cancer cell proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emulsification by high frequency ultrasound using piezoelectric transducer: Formation and stability of emulsifier free emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaouda Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hasan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabila Belhaj</w:t>
+                <w:t xml:space="preserve">Smail Meziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamanou Benachour</w:t>
+                <w:t xml:space="preserve">Guillaume Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Kahn</w:t>
+                <w:t xml:space="preserve">Isabelle Desjardins-Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 461 (1-2), pp.519-528. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (3), pp.1010-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917444v1</w:t>
+                <w:t xml:space="preserve">hal-01273455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsification by high frequency ultrasound using piezoelectric transducer: Formation and stability of emulsifier free emulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Messaouda Kaci</w:t>
+                <w:t xml:space="preserve">Morphological and Physical Analysis of Natural Phospholipids-Based Biomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Meziani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Desjardins-Lavisse</w:t>
+                <w:t xml:space="preserve">Fariba Dehghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.11.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e107435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273455v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Physical Analysis of Natural Phospholipids-Based Biomembranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liposome encapsulation of curcumin: physico-chemical characterizations and effects on MCF7 cancer cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Jacquot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Hamanou Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Tamayol</w:t>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 461 (1-2), pp.519-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01076892v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nanoliposomes incorporation on properties of film forming dispersions and films based on corn starch and sodium caseinate</w:t>
               </w:r>
@@ -10164,51 +10164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Chiralt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10268,51 +10268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Elastic and Plastic Properties of Ni50Al50(at. (%)) and (Ni-40,Pt-10)Al-50(at. %) Single Crystals Oriented by Means of Scanning Acoustic Microscopy and Depth Sensing Indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villemiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10437,64 +10437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoush Maherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azadeh Kheirolomoom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahar Aliakbarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115, pp.197-204. </w:t>
@@ -10704,51 +10704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Jamshidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10824,51 +10824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical multi-scale characterization of white New-Zealand rabbit Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11112,64 +11112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiolytic-Like Effect of a Salmon Phospholipopeptidic Complex Composed of Polyunsaturated Fatty Acids and Bioactive Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11431,51 +11431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11532,293 +11532,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidants Release from Solvent-Cast PLA Film: Investigation of PLA Antioxidant-Active Packaging</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization and characterization of liposome formulation by mixture design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoush Maherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadah Kheirolomoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Reshetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Stebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-012-0830-9⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (3), pp.773-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1AN15794A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272926v1</w:t>
+                <w:t xml:space="preserve">hal-00703284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation, characterization and pharmacokinetic studies of coenzyme Q10 PUFA’s nanoemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric M. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (2), pp.305 - 312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejps.2012.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, mechanical and barrier properties of active PLA–antioxidant films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Jamshidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11827,696 +11857,666 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Imran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Javeed Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 110 (3), pp.380-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and characterization of liposome formulation by mixture design.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Stebe</w:t>
+                <w:t xml:space="preserve">Effects of nanoliposomes based on soya, rapeseed and fish lecithins on chitosan thin films designed for tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arab Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1AN15794A⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (2), pp.618-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703284v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nanoliposomes based on soya, rapeseed and fish lecithins on chitosan thin films designed for tissue engineering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of lipid composition on physicochemical properties of nanoliposomes encapsulating natural dipeptide antioxidant l-carnosine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnoush Maherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Kheirolomoom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (2), pp.632-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.02.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.01.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02196051v1</w:t>
+                <w:t xml:space="preserve">hal-04601316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lipid composition on physicochemical properties of nanoliposomes encapsulating natural dipeptide antioxidant l-carnosine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration and characterization of nanoliposome made of soya; rapeseed and salmon lecithins: Application to cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baravian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoush Maherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95, pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.02.098⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04601316v1</w:t>
+                <w:t xml:space="preserve">hal-02196058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of nanoliposome made of soya; rapeseed and salmon lecithins: Application to cell culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antioxidants Release from Solvent-Cast PLA Film: Investigation of PLA Antioxidant-Active Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Jamshidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (6), pp.1450--1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-012-0830-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.02.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02196058v1</w:t>
+                <w:t xml:space="preserve">hal-01272926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3‐D dynamic optical techniques to model food mechanical deformation</w:t>
               </w:r>
@@ -12813,294 +12813,294 @@
                 <w:t xml:space="preserve">Native phosphocaseinate powder during storage: Lipids released onto the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+                <w:t xml:space="preserve">P. Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Scher</w:t>
+                <w:t xml:space="preserve">J. Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94, pp.130-134. </w:t>
+              <w:t xml:space="preserve">, 2009, 94 (2), pp.130-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454066v1</w:t>
+                <w:t xml:space="preserve">hal-03321744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native phosphocaseinate powder during storage: Lipids released onto the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schuck</w:t>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Scher</w:t>
+                <w:t xml:space="preserve">Joël Scher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Ehrhardt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94 (2), pp.130-134. </w:t>
+              <w:t xml:space="preserve">, 2009, 94, pp.130-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321744v1</w:t>
+                <w:t xml:space="preserve">hal-01454066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple method to calculate partition coefficient of migrant in food simulant/polymer system</w:t>
               </w:r>
@@ -13378,700 +13378,700 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Nanobiomaterials (Nanoliposomes) for Biomedical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composite Hydrogels of Pectin and Alginate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter for Biomedical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Plant and Algal Hydrogels for Drug Delivery and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780128216491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059650v1</w:t>
+                <w:t xml:space="preserve">hal-03059671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Hydrogels of Pectin and Alginate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft Nanobiomaterials (Nanoliposomes) for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Algal Hydrogels for Drug Delivery and Regenerative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9780128216491</w:t>
+              <w:t xml:space="preserve">Soft Matter for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059671v1</w:t>
+                <w:t xml:space="preserve">hal-03059650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Carnosine and Its Functionalised Derivatives</w:t>
+                <w:t xml:space="preserve">Industrial Biotechnology-based Vitamin, Pigment and Antioxidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gerardin</w:t>
+                <w:t xml:space="preserve">Christine Gérardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erick J. Vandamme; José Luis Revuelta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Biotechnology of Vitamins, Biopigments, and Antioxidants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.421-444, 2016, 9783527337347. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Wiley, pp.421-445, 2016, 978-3-527-33734-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961772v1</w:t>
+                <w:t xml:space="preserve">hal-01955792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Biotechnology-based Vitamin, Pigment and Antioxidant</w:t>
+                <w:t xml:space="preserve">Application of Carnosine and Its Functionalised Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Gérardin</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erick J. Vandamme; José Luis Revuelta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Biotechnology of Vitamins, Biopigments, and Antioxidants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley, pp.421-445, 2016, 978-3-527-33734-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.421-444, 2016, 9783527337347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527681754.ch15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955792v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Edible and Biodegradable Starch Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress in biodegradable packaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jiménez Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Kishan Gopal Ramawat; Jean-Michel Mérillon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jong-Whan Rhim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polysaccharides: Bioactivity and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.717-734, 2014, Living reference, 978-3-319-03751-6</w:t>
+              <w:t xml:space="preserve">Progress in nanomaterials for food packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Future Medicine Ltd, pp.50-56, 2014, 9781909453258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955805v1</w:t>
+                <w:t xml:space="preserve">hal-01954598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in biodegradable packaging materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Edible and Biodegradable Starch Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Cháfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Jiménez Marco</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Jong-Whan Rhim. </w:t>
+                <w:t xml:space="preserve">Chelo González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Chiralt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kishan Gopal Ramawat; Jean-Michel Mérillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in nanomaterials for food packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Future Medicine Ltd, pp.50-56, 2014, 9781909453258</w:t>
+              <w:t xml:space="preserve">Polysaccharides: Bioactivity and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.717-734, 2014, Living reference, 978-3-319-03751-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954598v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Phenomena In Food/Packaging System</w:t>
               </w:r>
@@ -14569,51 +14569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156078v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaleh Ladjevardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04143657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Latifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cleymand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03914314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05145913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnoosh Saeedinejad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Alipanah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Toro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.04.049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Dolati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF KAHN" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02510-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122665" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2022.12.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Aliakbarian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barisione" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37535" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03818543v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Girardeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102172" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hanachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J F Kahn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20040249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF kahn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881164v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polen Ko&#231;ak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joy Bassous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ac8621" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Broersen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213954" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Homayoonfal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081622" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470744v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311278" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278815v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030492" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111859" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Tahri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.05.040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Najafi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Bildik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#351;e &#350;ahin-Ye&#351;il&#231;ubuk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.07.175" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Aghabaglou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristo Nuutila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Derakhshandeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuteng Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202001800" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2021.03.040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hasan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040217" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882826v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103436" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882844v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112543" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966141v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ellis Ward" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090849" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059648v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lavrador" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M Almeida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122944" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030654v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetcova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239079" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Mecheta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25132972" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jierry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Mano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197276" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070406" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Joghataei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Fakhreddin Hosseini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab&#8208;tehrany" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13972" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882805v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sousa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201901228" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882812v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Comotto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghi Saghazadeh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bagherifard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazemzadeh-Narbat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218816526" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882825v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Russell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mostafavi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Williams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201900506" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443639v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24102023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhaffef" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.04.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Habibey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16070218" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668249v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bekhit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020574" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983396v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Kaci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon-Desobry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mesure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleymand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbt.2017.1670" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desjardins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Velot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.07.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691418v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zhang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA13568D" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196402v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sabzevari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25777" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278116v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ryan Daly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fathi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.10.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pambou-Tobi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Kama Niamayoua" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-015-2021-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278112v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hassani Najafabadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Akbari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201500492" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fanni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2015.10.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.12.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FXD85R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273455v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins-Lavisse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076892v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Dehghani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107435" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jimenez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Chiralt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemiane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. F. Kahn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Ayadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024696" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273463v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoush Maherani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kheirolomoom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.11.034" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272763v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Javeed Akhtar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.10.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C46PBH1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200124" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5GTCFBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272766v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.07.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLTLRFJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272922v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gleizes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Denis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114294" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rogalska" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1792-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H52JRDL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Zhang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Linder" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.015" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7P248BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272926v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0830-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491837v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2012.06.008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P213038-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601319v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.034" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1PJGF61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703284v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoush Maherani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadah Kheirolomoon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1AN15794A" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601316v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.02.098" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKD4R5G2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196058v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.02.024" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FN7XTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077545v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Tehrany E." TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.06.055" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1563W0P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621299v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P. Quint" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059650v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059671v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961772v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681754.ch15" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955792v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955805v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Ch&#225;fer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954598v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jim&#233;nez Marco" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749973v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL017N" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156078v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaleh Ladjevardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04143657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Latifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cleymand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03914314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05145913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnoosh Saeedinejad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Alipanah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Toro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.04.049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Dolati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF KAHN" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02510-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2022.12.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Aliakbarian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barisione" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37535" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hanachi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J F Kahn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20040249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03818543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Girardeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012423" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102172" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polen Ko&#231;ak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joy Bassous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ac8621" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF kahn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052864" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Broersen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213954" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Homayoonfal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081622" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Tahri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.05.040" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Najafi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Bildik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#351;e &#350;ahin-Ye&#351;il&#231;ubuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.07.175" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030492" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111859" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Aghabaglou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristo Nuutila" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Derakhshandeh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuteng Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202001800" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2021.03.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470744v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311278" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966141v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ellis Ward" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090849" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112543" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040211" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hasan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040217" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103436" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lavrador" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M Almeida" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122944" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetcova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239079" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Mecheta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25132972" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jierry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Mano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197276" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882805v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sousa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab&#8208;tehrany" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201901228" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Joghataei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Fakhreddin Hosseini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13972" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Comotto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghi Saghazadeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bagherifard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazemzadeh-Narbat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218816526" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Russell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mostafavi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Williams" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201900506" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24102023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269351v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070406" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668249v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bekhit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020574" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196411v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Habibey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16070218" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087285v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhaffef" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.04.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983396v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Kaci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon-Desobry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mesure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleymand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbt.2017.1670" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA13568D" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sabzevari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25777" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desjardins" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Velot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.07.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278116v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ryan Daly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fathi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.10.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pambou-Tobi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Kama Niamayoua" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-015-2021-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278112v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hassani Najafabadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Akbari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201500492" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fanni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2015.10.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273455v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins-Lavisse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076892v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Dehghani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107435" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917444v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.12.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FXD85R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jimenez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Chiralt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemiane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. F. Kahn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Ayadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024696" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273463v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoush Maherani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kheirolomoom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.11.034" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272763v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Javeed Akhtar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.10.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C46PBH1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200124" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5GTCFBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272766v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.07.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLTLRFJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272922v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gleizes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Denis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114294" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rogalska" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1792-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H52JRDL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Zhang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Linder" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.015" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7P248BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703284v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoush Maherani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadah Kheirolomoon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1AN15794A" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491837v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2012.06.008" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P213038-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601319v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.034" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1PJGF61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601316v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.02.098" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKD4R5G2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196058v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.02.024" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FN7XTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272926v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0830-9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077545v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Tehrany E." TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.06.055" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1563W0P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621299v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P. Quint" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059671v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059650v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955792v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961772v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681754.ch15" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954598v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jim&#233;nez Marco" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955805v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Ch&#225;fer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749973v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL017N" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>