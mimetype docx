--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -6310,295 +6310,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) nanocomposite hydrogels embedding bioactive naringin liposomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoliposomes and Nanoemulsions Based on Chia Seed Lipids: Preparation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Lavrador</w:t>
+                <w:t xml:space="preserve">Daria Kuznetcova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui M Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vítor Gaspar</w:t>
+                <w:t xml:space="preserve">Carole Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Desor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12122944⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (23), pp.9079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21239079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059648v1</w:t>
+                <w:t xml:space="preserve">hal-03030654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoliposomes and Nanoemulsions Based on Chia Seed Lipids: Preparation and Characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Jeandel</w:t>
+                <w:t xml:space="preserve">Gelatin Methacryloyl (GelMA) nanocomposite hydrogels embedding bioactive naringin liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Paris</w:t>
+                <w:t xml:space="preserve">Pedro Lavrador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Desor</w:t>
+                <w:t xml:space="preserve">Rui M Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítor Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (23), pp.9079. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.2944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21239079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym12122944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030654v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of active nanoliposomes in the surface and bulk mechanical properties of hybrid hydrogels</w:t>
               </w:r>
@@ -6744,51 +6744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Mecheta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Hanachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13594,260 +13594,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Biotechnology-based Vitamin, Pigment and Antioxidant</w:t>
+                <w:t xml:space="preserve">Application of Carnosine and Its Functionalised Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gérardin</w:t>
+                <w:t xml:space="preserve">Christine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erick J. Vandamme; José Luis Revuelta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Biotechnology of Vitamins, Biopigments, and Antioxidants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley, pp.421-445, 2016, 978-3-527-33734-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.421-444, 2016, 9783527337347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527681754.ch15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955792v1</w:t>
+                <w:t xml:space="preserve">hal-01961772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Carnosine and Its Functionalised Derivatives</w:t>
+                <w:t xml:space="preserve">Industrial Biotechnology-based Vitamin, Pigment and Antioxidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Gerardin</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gérardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erick J. Vandamme; José Luis Revuelta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Biotechnology of Vitamins, Biopigments, and Antioxidants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.421-444, 2016, 9783527337347. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Wiley, pp.421-445, 2016, 978-3-527-33734-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961772v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in biodegradable packaging materials</w:t>
               </w:r>
@@ -14569,51 +14569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156078v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaleh Ladjevardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04143657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Latifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cleymand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03914314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05145913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnoosh Saeedinejad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Alipanah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Toro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.04.049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Dolati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF KAHN" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02510-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2022.12.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Aliakbarian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barisione" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37535" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hanachi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J F Kahn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20040249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03818543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Girardeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012423" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102172" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polen Ko&#231;ak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joy Bassous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ac8621" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF kahn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052864" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Broersen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213954" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Homayoonfal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081622" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Tahri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.05.040" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Najafi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Bildik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#351;e &#350;ahin-Ye&#351;il&#231;ubuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.07.175" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030492" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111859" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Aghabaglou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristo Nuutila" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Derakhshandeh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuteng Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202001800" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2021.03.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470744v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311278" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966141v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ellis Ward" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090849" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112543" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040211" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hasan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040217" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103436" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lavrador" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M Almeida" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122944" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetcova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239079" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Mecheta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25132972" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jierry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Mano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197276" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882805v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sousa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab&#8208;tehrany" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201901228" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Joghataei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Fakhreddin Hosseini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13972" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Comotto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghi Saghazadeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bagherifard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazemzadeh-Narbat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218816526" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Russell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mostafavi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Williams" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201900506" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24102023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269351v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070406" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668249v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bekhit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020574" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196411v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Habibey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16070218" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087285v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhaffef" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.04.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983396v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Kaci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon-Desobry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mesure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleymand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbt.2017.1670" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA13568D" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sabzevari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25777" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desjardins" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Velot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.07.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278116v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ryan Daly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fathi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.10.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pambou-Tobi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Kama Niamayoua" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-015-2021-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278112v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hassani Najafabadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Akbari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201500492" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fanni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2015.10.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273455v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins-Lavisse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076892v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Dehghani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107435" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917444v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.12.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FXD85R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jimenez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Chiralt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemiane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. F. Kahn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Ayadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024696" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273463v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoush Maherani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kheirolomoom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.11.034" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272763v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Javeed Akhtar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.10.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C46PBH1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200124" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5GTCFBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272766v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.07.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLTLRFJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272922v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gleizes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Denis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114294" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rogalska" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1792-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H52JRDL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Zhang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Linder" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.015" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7P248BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703284v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoush Maherani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadah Kheirolomoon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1AN15794A" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491837v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2012.06.008" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P213038-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601319v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.034" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1PJGF61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601316v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.02.098" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKD4R5G2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196058v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.02.024" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FN7XTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272926v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0830-9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077545v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Tehrany E." TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.06.055" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1563W0P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621299v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P. Quint" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059671v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059650v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955792v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961772v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681754.ch15" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954598v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jim&#233;nez Marco" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955805v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Ch&#225;fer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749973v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL017N" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156078v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate-Armand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Yen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaleh Ladjevardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Omidvari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadmahdi Samandari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04126340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04143657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913644v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Latifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Jim&#233;nez Garavito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03913680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cleymand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Velot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03914314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dostert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05145913v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnoosh Saeedinejad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Alipanah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Toro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Ghanbariamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.04.049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821963v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Mollocana Lara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Quint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ad9a01" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Askari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Dolati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF KAHN" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-02510-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleka Manousaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stratakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16060765" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Velot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2022.12.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ben Mihoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122665" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04124746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Aliakbarian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barisione" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37535" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04204953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Boulogne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713359" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hanachi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J F Kahn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20040249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03818543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrocq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Girardeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012423" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102172" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polen Ko&#231;ak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Enciso-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Joy Bassous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/ac8621" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril JF kahn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kempf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23052864" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03881044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaretha Morsink" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Broersen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232213954" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03880880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Homayoonfal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Kiani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081622" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Tahri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.05.040" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Najafi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Bildik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#351;e &#350;ahin-Ye&#351;il&#231;ubuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.07.175" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Yen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063255" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Poerio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Mamanov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ikhelf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2020.e00122" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Mousavi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10030492" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Huguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111859" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Aghabaglou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristo Nuutila" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Derakhshandeh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuteng Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202001800" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioactmat.2021.03.040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470744v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311278" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966141v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ellis Ward" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090849" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112543" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882847v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040211" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hasan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040217" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103436" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuznetcova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeandel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Desor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239079" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059648v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lavrador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M Almeida" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122944" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Mecheta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25132972" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02966163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jierry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Mano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197276" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882805v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sousa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab&#8208;tehrany" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201901228" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Joghataei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Fakhreddin Hosseini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13972" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882812v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Comotto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saghi Saghazadeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bagherifard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kazemzadeh-Narbat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218816526" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Russell" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mostafavi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrell Williams" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201900506" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24102023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02269351v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malaplate" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soligot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17070406" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668249v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bekhit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19020574" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196411v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Habibey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16070218" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087285v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhaffef" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meziane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dostert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.04.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983396v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaouda Kaci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Banon-Desobry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mesure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cleymand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbt.2017.1670" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyuan Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA13568D" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Sabzevari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25777" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab-Tehrany" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desjardins" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Velot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.07.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278116v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Ryan Daly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fathi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.10.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278426v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pambou-Tobi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Kama Niamayoua" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-015-2021-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278112v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Hassani Najafabadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Akbari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201500492" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Serhan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Hosri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fanni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2015.10.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273455v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Meziani" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins-Lavisse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076892v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Dehghani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107435" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917444v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamanou Benachour" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.12.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4FXD85R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jimenez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Chiralt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273459v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemiane" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. F. Kahn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Ayadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024696" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273463v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoush Maherani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kheirolomoom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.11.034" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272763v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Javeed Akhtar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.10.008" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C46PBH1Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272764v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200124" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5GTCFBT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272766v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.07.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLTLRFJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272922v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gleizes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Denis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114294" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Rogalska" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Korchowiec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1792-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H52JRDL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hy Zhang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Linder" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.015" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7P248BG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703284v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoush Maherani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadah Kheirolomoon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1AN15794A" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491837v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupuis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2012.06.008" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P213038-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601319v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Javeed Akhtar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.12.034" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1PJGF61-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196051v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arab Tehrany" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pon&#231;ot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linder" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q82KWKW3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601316v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.02.098" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKD4R5G2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196058v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baravian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.02.024" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4FN7XTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272926v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-012-0830-9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835842v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lynn Li Yuet Hee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2010.00245.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSK0D07G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729530v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaiani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Tehrany" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.016" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CNB9W69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321744v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaiani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ehrhardt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.038" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRZV24TN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454066v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077545v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Tehrany E." TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desobry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.06.055" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1563W0P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04621299v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob P. Quint" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059671v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059650v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961772v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681754.ch15" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955792v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954598v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jim&#233;nez Marco" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01955805v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Ch&#225;fer" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelo Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303067v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weniger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749973v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL017N" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>