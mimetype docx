--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -731,221 +731,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical Study of Stem Bark of Afzelia africana</w:t>
+                <w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foutse</w:t>
+                <w:t xml:space="preserve">Marion Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Herbette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Wouessidjewe</w:t>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Natural Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10600-023-03935-7⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12101870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324526v1</w:t>
+                <w:t xml:space="preserve">hal-04317992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Breaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Mares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,210 +950,214 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytochemical Study of Stem Bark of Afzelia africana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foutse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chambon</w:t>
+                <w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimana Ho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
+                <w:t xml:space="preserve">D. Wouessidjewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (10), pp.1870. </w:t>
+              <w:t xml:space="preserve">Chemistry of Natural Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (1), pp.138-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12101870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10600-023-03935-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04317992v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxic Metabolites from Calophyllum tacamahaca Willd.: Isolation and Detection through Feature-Based Molecular Networking</w:t>
               </w:r>
@@ -1692,51 +1692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Constituents of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; Flowers and Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yu. Yusifova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2375,51 +2375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2535,51 +2535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (5), pp.645-648. </w:t>
@@ -2656,51 +2656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mahiou-Leddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Garaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Baccati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,178 +3422,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnica of Provence&amp;quot;: an alternative to Arnica montana L.? Investigations about polyphenolic composition and antioxidant potential</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elnur Garayev</w:t>
+                <w:t xml:space="preserve">Exploring the anti-mycobacterial potential of French Guiana's flora through a metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Breaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNPR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
+              <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661272v2</w:t>
+                <w:t xml:space="preserve">hal-04661390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3615,201 +3632,184 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the anti-mycobacterial potential of French Guiana's flora through a metabolomic study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Canaan</w:t>
+                <w:t xml:space="preserve">Arnica of Provence&amp;quot;: an alternative to Arnica montana L.? Investigations about polyphenolic composition and antioxidant potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Baccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charifat Saïd Hassane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. 2024</w:t>
+              <w:t xml:space="preserve">ICNPR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661390v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t>
               </w:r>
@@ -3946,51 +3946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Breaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4322,51 +4322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mekbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05325071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Saunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14193028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Achard-Baccati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Garaev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30092072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Baccati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foutse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-023-03935-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050582" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S S Movsumov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. A Garayev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2318-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Elias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Movsumov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Yusifova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suleimanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1631-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03436581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1712-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1601100523" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabrouki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Garaev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-014-1075-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661272v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mekbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05325071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Saunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14193028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Achard-Baccati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Garaev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30092072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Baccati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foutse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-023-03935-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050582" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S S Movsumov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. A Garayev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2318-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Elias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Movsumov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Yusifova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suleimanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1631-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03436581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1712-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1601100523" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabrouki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Garaev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-014-1075-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661272v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>