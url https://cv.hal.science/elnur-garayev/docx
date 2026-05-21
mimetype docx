--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -502,446 +502,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plantain badasson, ce « badass » de la pharmacopée provençale</w:t>
+                <w:t xml:space="preserve">Chemical and biological investigation of Indigofera ammoxylum (DC.) Polhill. red and white phenotypes through feature-based molecular networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Baccati</w:t>
+                <w:t xml:space="preserve">Elise Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Marvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.114005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661381v1</w:t>
+                <w:t xml:space="preserve">hal-04458779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and biological investigation of Indigofera ammoxylum (DC.) Polhill. red and white phenotypes through feature-based molecular networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Gerometta</w:t>
+                <w:t xml:space="preserve">Le plantain badasson, ce « badass » de la pharmacopée provençale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Baccati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnopharmacologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458779v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t>
+                <w:t xml:space="preserve">Phytochemical Study of Stem Bark of Afzelia africana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chambon</w:t>
+                <w:t xml:space="preserve">Y. Foutse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimana Ho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+                <w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wouessidjewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12101870⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Natural Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (1), pp.138-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10600-023-03935-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317992v1</w:t>
+                <w:t xml:space="preserve">hal-04324526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Breaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Mares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -950,283 +954,279 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical Study of Stem Bark of Afzelia africana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t>
+                <w:t xml:space="preserve">Marion Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Herbette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wouessidjewe</w:t>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Natural Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (1), pp.138-141. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (10), pp.1870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10600-023-03935-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox12101870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04324526v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxic Metabolites from Calophyllum tacamahaca Willd.: Isolation and Detection through Feature-Based Molecular Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnur Garayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Marvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1290,51 +1290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Metabolites from the Marine Sponge Scopalina hapalia Collected in Mayotte Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1558,64 +1558,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioassay-guided isolation and UHPLC-DAD-ESI-MS/MS quantification of potential anti-inflammatory phenolic compounds from flowers of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,51 +1692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Constituents of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; Flowers and Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,51 +1865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Natural Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (2), pp.261-262. </w:t>
@@ -2094,64 +2094,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New sesquiterpene acid and inositol derivatives from &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chiffolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,64 +2254,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yu. Yusifova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Natural Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (2), pp.324-325. </w:t>
@@ -2375,51 +2375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2535,51 +2535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (5), pp.645-648. </w:t>
@@ -2656,51 +2656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mahiou-Leddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Garaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3186,77 +3186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnopharmacology-guided metabolomics of a forgotten medicinal plant from Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Baccati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifat Saïd Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,437 +3422,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the anti-mycobacterial potential of French Guiana's flora through a metabolomic study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Canaan</w:t>
+                <w:t xml:space="preserve">Arnica of Provence&amp;quot;: an alternative to Arnica montana L.? Investigations about polyphenolic composition and antioxidant potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Baccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charifat Saïd Hassane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. 2024</w:t>
+              <w:t xml:space="preserve">ICNPR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661390v1</w:t>
+                <w:t xml:space="preserve">hal-04661272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Stierlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimana Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnica of Provence&amp;quot;: an alternative to Arnica montana L.? Investigations about polyphenolic composition and antioxidant potential</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elnur Garayev</w:t>
+                <w:t xml:space="preserve">Exploring the anti-mycobacterial potential of French Guiana's flora through a metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Breaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNPR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
+              <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661272v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3946,51 +3946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Breaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sok-Siya Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4028,90 +4028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochemical and pharmacological investigation of the medicinal plant Indigofera ammoxylum (DC.) Polhill through Feature-Based Molecular Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4322,51 +4322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mekbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05325071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Saunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14193028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Achard-Baccati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Garaev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30092072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Baccati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foutse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-023-03935-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050582" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S S Movsumov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. A Garayev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2318-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Elias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Movsumov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Yusifova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suleimanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1631-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03436581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1712-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1601100523" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabrouki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Garaev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-014-1075-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661272v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mekbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05325071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Saunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants14193028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Achard-Baccati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Garaev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30092072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Baccati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foutse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-023-03935-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148886v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050582" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S S Movsumov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. A Garayev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2318-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Elias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Movsumov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Yusifova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suleimanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1631-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03436581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1712-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1601100523" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabrouki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Garaev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-014-1075-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05353224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Hugues" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Le Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05116110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661272v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canaan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>