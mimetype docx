--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -100,684 +100,684 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous Semi‐Permeable Flexible Polyurethane Membranes: Advancing Bioartificial Pancreas Design for Type 1 Diabetes Treatment</w:t>
+                <w:t xml:space="preserve">Bilayer Electrospun Polyurethane Membrane With Tunable Elastomeric Properties for the Treatment of Congenital Diaphragmatic Hernia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Gross</w:t>
+                <w:t xml:space="preserve">Rodolphe Migneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Magisson</w:t>
+                <w:t xml:space="preserve">Hamdi Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.202500049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.37926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090446v1</w:t>
+                <w:t xml:space="preserve">hal-05141657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilayer Electrospun Polyurethane Membrane With Tunable Elastomeric Properties for the Treatment of Congenital Diaphragmatic Hernia</w:t>
+                <w:t xml:space="preserve">Mesoporous Semi‐Permeable Flexible Polyurethane Membranes: Advancing Bioartificial Pancreas Design for Type 1 Diabetes Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Migneret</w:t>
+                <w:t xml:space="preserve">Bryan Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leks</w:t>
+                <w:t xml:space="preserve">Séverine Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Favre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lobry</w:t>
+                <w:t xml:space="preserve">Elisa Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Jmal</w:t>
+                <w:t xml:space="preserve">Jordan Magisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113 (5), </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.37926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.202500049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141657v1</w:t>
+                <w:t xml:space="preserve">hal-05090446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic three-dimensional scaffolds with aligned electrospun nanofibers and enlarged pores for enhanced cardiac cell colonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Electrospinning of Highly Concentrated Polyurethane Suspensions in Water: From the Rheology to the Fiber Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Flaig</w:t>
+                <w:t xml:space="preserve">Guy Schlatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hébraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lobry</w:t>
+                <w:t xml:space="preserve">Pascal Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Favier</w:t>
+                <w:t xml:space="preserve">Flavien Mouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Egele</w:t>
+                <w:t xml:space="preserve">Lotfi Chehma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 248, pp.113481. </w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 309 (12), pp.2400157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mame.202400157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224923v1</w:t>
+                <w:t xml:space="preserve">hal-04720701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Stage Aqueous Colloid Process: From the Synthesis of Few-Layer Graphene–PVA Colloids to Efficient Electrospun Nanofibers</w:t>
+                <w:t xml:space="preserve">Biomimetic three-dimensional scaffolds with aligned electrospun nanofibers and enlarged pores for enhanced cardiac cell colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Shoueir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Florence Flaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabela Janowska</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Egele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemengineering8060126⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.113481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368800v1</w:t>
+                <w:t xml:space="preserve">hal-05224923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Electrospinning of Highly Concentrated Polyurethane Suspensions in Water: From the Rheology to the Fiber Morphology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">One-Stage Aqueous Colloid Process: From the Synthesis of Few-Layer Graphene–PVA Colloids to Efficient Electrospun Nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Shoueir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schlatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Chehma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 309 (12), pp.2400157. </w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mame.202400157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering8060126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720701v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco‐Friendly Needleless Electrospinning and Tannic Acid Functionalization of Polyurethane Nanofibers with Tunable Wettability and Mechanical Performances</w:t>
               </w:r>
@@ -802,64 +802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maila Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Vicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 307 (6), </w:t>
@@ -910,51 +910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Microdroplets to Microcrystals: Tunable Caffeine Particles by Spray Flash Evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,51 +1027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Oxygen Balance of Energetic Composites: Crystallization of ADN/Secondary Explosives Mixtures by Spray Flash Evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐edouard Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1170,90 +1170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Modeling of the Nanofiber Surface Potential during Electrospinning on a Patterned Collector: Toward Directed 3D Microstructuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.2101302. </w:t>
@@ -1291,51 +1291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray flash evaporation SFE process: Identification of the driving parameters on evaporation to tune particle size and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Edouard Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,51 +1421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Deckert-Gaudig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,325 +1657,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal and Supported TiO 2 : Toward Nonextractable and Recyclable Photocatalysts for Radical Polymerizations in Aqueous Dispersed Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thiol−Ene Linear Step-Growth Photopolymerization in Miniemulsion: Fast Rates, Redox-Responsive Particles, and Semicrystalline Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 217 (20), pp.2321-2329. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.1143-1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.201600150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442169v1</w:t>
+                <w:t xml:space="preserve">hal-02442172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol−Ene Linear Step-Growth Photopolymerization in Miniemulsion: Fast Rates, Redox-Responsive Particles, and Semicrystalline Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloidal and Supported TiO 2 : Toward Nonextractable and Recyclable Photocatalysts for Radical Polymerizations in Aqueous Dispersed Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Jasinski</w:t>
+                <w:t xml:space="preserve">Abdoul Salam Bt Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rannée</w:t>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Schweitzer</w:t>
+                <w:t xml:space="preserve">Esther Oliveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lobry</w:t>
+                <w:t xml:space="preserve">André Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (4), pp.1143-1153. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (20), pp.2321-2329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.201600150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442172v1</w:t>
+                <w:t xml:space="preserve">hal-02442169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core phosphine-functionalized amphiphilic nanogels as catalytic nanoreactors for aqueous biphasic hydroformylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Fernando Cardozo Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,77 +2078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash Latex Production in a Continuous Helical Photoreactor: Releasing the Brake Pedal on Acrylate Chain Radical Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Penconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2224,64 +2224,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Renewable Latex via Step-Photopolymerisation of Dithiol and Dienic Terpenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Tarablsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,51 +2345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-liquid dispersion in a continuous oscillatory baffled reactor - Application to suspension polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lasuye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,64 +2475,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of chemical actinometry for the evaluation of the light absorption efficiency in scattering photopolymerizable miniemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Penconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,885 +2590,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Mediated Thiol–Ene Polymerization in Miniemulsion: A Fast Route to Semicrystalline Polysulfide Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Absorption and Scattering in Concentrated Monomer Miniemulsions: Static and Dynamic Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bassam Tarablsi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Penconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+                <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (9), pp.958-962. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 215 (12), pp.1201-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/mz500458s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.201400072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234017v1</w:t>
+                <w:t xml:space="preserve">hal-04562303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-flow synthesis of polymer nanoparticles in a microreactor via miniemulsion photopolymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Acrylate nanolatex via self-initiated photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Penconi</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (13), pp.1843-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA06814A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04563619v1</w:t>
+                <w:t xml:space="preserve">hal-04494979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of acrylic latex via microflow miniemulsion photopolymerization using fluorescent and LED UV lamps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Light-Mediated Thiol–Ene Polymerization in Miniemulsion: A Fast Route to Semicrystalline Polysulfide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marta Penconi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Tarablsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/gps-2014-0051⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (9), pp.958-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz500458s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560806v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stripping the latex: the challenge of miniemulsion polymerization without initiator, costabilizer and surfactant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Continuous-flow synthesis of polymer nanoparticles in a microreactor via miniemulsion photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lobry</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Penconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00396-014-3355-0⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (82), pp.43756-43759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA06814A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539046v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acrylate nanolatex via self-initiated photopolymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Synthesis of acrylic latex via microflow miniemulsion photopolymerization using fluorescent and LED UV lamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lénaïg Lefevre</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Penconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (5), pp.335-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/gps-2014-0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.27190⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04494979v1</w:t>
+                <w:t xml:space="preserve">hal-04560806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption and Scattering in Concentrated Monomer Miniemulsions: Static and Dynamic Investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stripping the latex: the challenge of miniemulsion polymerization without initiator, costabilizer and surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ley</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201400072⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 292 (12), pp.3095-3102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-014-3355-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04562303v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-liquid dispersion in co-current disc and doughnut pulsed column : effect of the operating conditions, physical properties and materials parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3541,90 +3541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerizable Monomer Miniemulsions: Why Does Droplet Size Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3683,51 +3683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent liquid–liquid dispersion in SMV static mixer at high dispersed phase concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3849,103 +3849,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of nanofibrous membrane for the treatment of congenital diaphragmatic hernia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Migneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schlater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Conference of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, DAVOS, Switzerland</w:t>
@@ -4019,51 +4019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol metrologies for monitoring and understanding spray flash evaporation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Edouard Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Comet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4209,51 +4209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of the crystallization by SFE: first step, study of the solvent spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Edouard Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4304,103 +4304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polymer nanoparticles in microreactor via miniemulsion photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Penconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Green Process Engineering, GPE 2014 (2014-04-06 au 2014-04-11: Seville, Espagne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Séville, Spain</w:t>
@@ -4429,103 +4429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymérisation de miniémulsion de monomères en microréacteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Penconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PolyRay 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Montpellier, France</w:t>
@@ -4548,277 +4548,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopolymerization of acrylate monomer miniemulsions: from fundamentals to implementation in photoreactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Current Advances and Opinion in Emulsion Photopolymerization Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Penconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RadTech Europe Conference 2013 ( 2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">Club émulsion 2013 (2013-09-26 au 2013-09-27: Montpellier, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560770v1</w:t>
+                <w:t xml:space="preserve">hal-04562313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Advances and Opinion in Emulsion Photopolymerization Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Photopolymerization of acrylate monomer miniemulsions: from fundamentals to implementation in photoreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Penconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club émulsion 2013 (2013-09-26 au 2013-09-27: Montpellier, France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">RadTech Europe Conference 2013 ( 2013-10-15 au 2013-10-17: Basel, Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562313v1</w:t>
+                <w:t xml:space="preserve">hal-04560770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4836,51 +4836,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batch to continuous vinyl chloride suspension polymerization process : a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical and Process Engineering. Institut National Polytechnique de Toulouse - INPT, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012INPT0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5076,51 +5076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Gross" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sigrist" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Magisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Migneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leks" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jmal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Flaig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113481" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Shoueir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schlatter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering8060126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;braud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chehma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202400157" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dodero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maila Castellano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vicini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202100823" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schnell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Spitzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c01194" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;edouard Berthe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob H&#252;bner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202000090" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sutter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Berthe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116307" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Deckert-Gaudig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Deckert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv.12005625.v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pessina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2019027410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Bt Bah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Oliveros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Braun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jasinski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rann&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schweitzer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fischer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02512" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Penconi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201500060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N53S3BV1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Tarablsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.15.00015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PP00323C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234017v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz500458s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA06814A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560806v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0051" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3355-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lefevre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27190" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92BBLHND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04562303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400072" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03DCVJJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.08.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Criqui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZRS2LS9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2011.06.073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Talon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schlater" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04562313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04244955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0071" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Migneret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leks" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Favre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jmal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.37926" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Gross" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sigrist" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Magisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202500049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schlatter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;braud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chehma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202400157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224923v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Flaig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;braud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Egele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Shoueir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering8060126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dodero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maila Castellano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vicini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202100823" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schnell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Galland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Spitzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c01194" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;edouard Berthe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob H&#252;bner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202000090" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sutter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Edouard Berthe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116307" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Deckert-Gaudig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Deckert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv.12005625.v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pessina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2019027410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jasinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rann&#233;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schweitzer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fischer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02512" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442169v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Bt Bah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Oliveros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Braun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600150" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fernando Cardozo Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barthe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.07.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Penconi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201500060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N53S3BV1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Tarablsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Nouen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.15.00015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4PP00323C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04562303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201400072" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03DCVJJ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lefevre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27190" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92BBLHND-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz500458s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA06814A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2014-0051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3355-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.08.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Criqui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201300278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZRS2LS9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2011.06.073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246973v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Talon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schlater" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04562313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04244955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0071" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>