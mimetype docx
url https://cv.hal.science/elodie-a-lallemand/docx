--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -234,853 +234,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics, pharmacodynamics, and local tolerance at injection site of penicillin and gentamicin administered by intravenous regional limb perfusion in standing horses: comparison between weightbearing and flexed limbs</w:t>
+                <w:t xml:space="preserve">Comment intégrer les propriétés pharmacologiques des antibiotiques dans la stratégie thérapeutique chez le cheval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Guillot</w:t>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mespoulhes-Rivière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-025-04936-0⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18-19 (65-66), pp.104-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvequi/2025036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360282v1</w:t>
+                <w:t xml:space="preserve">hal-05360325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment intégrer les propriétés pharmacologiques des antibiotiques dans la stratégie thérapeutique chez le cheval ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reassessment of extracellular and intracellular activity of macrolides, rifampicin, and doxycycline against Rhodococcus equi based on bacterial counts and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvequi/2025036⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01205-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01205-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360325v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of extracellular and intracellular activity of macrolides, rifampicin, and doxycycline against Rhodococcus equi based on bacterial counts and microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacokinetics, pharmacodynamics, and local tolerance at injection site of penicillin and gentamicin administered by intravenous regional limb perfusion in standing horses: comparison between weightbearing and flexed limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
+                <w:t xml:space="preserve">Céline Mespoulhes-Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude A Ferran</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice B Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01205-25. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01205-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-025-04936-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360313v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des traitements antibiotiques à base de pénicilline chez le cheval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New effective and less painful high frequency electrochemotherapy protocols: From optimization on 3D models to pilot study on veterinary patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Royant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 381, pp.113592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360350v1</w:t>
+                <w:t xml:space="preserve">hal-05393238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New effective and less painful high frequency electrochemotherapy protocols: From optimization on 3D models to pilot study on veterinary patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation des traitements antibiotiques à base de pénicilline chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05393238v1</w:t>
+                <w:t xml:space="preserve">hal-05360350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative bactericidal activity of four macrolides alone and combined with rifampicin or doxycycline against Rhodococcus equi at concentrations achievable in foals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+                <w:t xml:space="preserve">9. Piroplasmose équine : portage asymptomatique et diversité génétique des deux parasites responsables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Jouglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bernand</w:t>
+                <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Philibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet-Melou</w:t>
+                <w:t xml:space="preserve">Philippe Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1458496⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.184-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816942v1</w:t>
+                <w:t xml:space="preserve">hal-05069374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9. Piroplasmose équine : portage asymptomatique et diversité génétique des deux parasites responsables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maggy Jouglin</w:t>
+                <w:t xml:space="preserve">Comparative bactericidal activity of four macrolides alone and combined with rifampicin or doxycycline against Rhodococcus equi at concentrations achievable in foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Berquier</w:t>
+                <w:t xml:space="preserve">Charline Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Benezech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
+                <w:t xml:space="preserve">Alain Bousquet-Melou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (2), pp.184-185. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1458496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1458496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069374v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted efficacy and tolerance of different dosage regimens of benzylpenicillin in horses based on a pharmacokinetic study with three IM formulations and one IV formulation</w:t>
               </w:r>
@@ -1194,1146 +1194,1146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic-pharmacodynamic cutoff values for benzylpenicillin in horses to support the establishment of clinical breakpoints for benzylpenicillin antimicrobial susceptibility testing in horses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’utilisation de la flunixine lors de coliques chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219, pp.9-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352390v1</w:t>
+                <w:t xml:space="preserve">hal-05004080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du miel pur pour le traitement des plaies des équidés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pharmacokinetic-pharmacodynamic cutoff values for benzylpenicillin in horses to support the establishment of clinical breakpoints for benzylpenicillin antimicrobial susceptibility testing in horses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1282949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1282949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004083v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de base d’une antibiothérapie raisonnée en pratique équine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Utilisation du miel pur pour le traitement des plaies des équidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 218, pp.20-28</w:t>
+              <w:t xml:space="preserve">, 2023, 217, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004082v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthroscopic repair of full-thickness cartilage defects in horses with autologous nasal chondrocytes seeded in an injectable hydrogel: from preclinical development to clinical cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Principes de base d’une antibiothérapie raisonnée en pratique équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A. Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Images and Medical Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 218, pp.20-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228215v1</w:t>
+                <w:t xml:space="preserve">hal-05004082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de la flunixine lors de coliques chez le cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Arthroscopic repair of full-thickness cartilage defects in horses with autologous nasal chondrocytes seeded in an injectable hydrogel: from preclinical development to clinical cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Clinical Images and Medical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55920/IJCIMR.2023.04.001156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05004080v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inhalations chez le cheval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quelle antibiothérapie choisir pour traiter des plaies synoviales chez les équidés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (56), pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvequi/2022056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890194v1</w:t>
+                <w:t xml:space="preserve">hal-04228241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complications des chirurgies urogénitales du mâle.1re partie : Complications de la castration.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en charge multimodale d’un carcinome épidermoïde multicentrique incluant l’immunothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eléonore Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Cadiergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (213), pp.56-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228232v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complications des chirurgies urogénitales du mâle. 2e partie : phallectomie, urétrotomie/urétrostomie et suture de vessie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Anne Lallemand</w:t>
+                <w:t xml:space="preserve">Les inhalations chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A. Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvequi/2023003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04228236v1</w:t>
+                <w:t xml:space="preserve">hal-03890194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dose rate interstitial 192‐Ir brachytherapy for the treatment of a recurrent dermal vascular hamartoma in a horse</w:t>
+                <w:t xml:space="preserve">Complications des chirurgies urogénitales du mâle.1re partie : Complications de la castration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Conti</w:t>
+                <w:t xml:space="preserve">Élodie Anne Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Poujet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Benoit</w:t>
+                <w:t xml:space="preserve">Mickaël Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eve.13550⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvequi/2023002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519293v1</w:t>
+                <w:t xml:space="preserve">hal-04228232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge multimodale d’un carcinome épidermoïde multicentrique incluant l’immunothérapie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complications des chirurgies urogénitales du mâle. 2e partie : phallectomie, urétrotomie/urétrostomie et suture de vessie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Anne Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvequi/2023003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004088v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle antibiothérapie choisir pour traiter des plaies synoviales chez les équidés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High dose rate interstitial 192‐Ir brachytherapy for the treatment of a recurrent dermal vascular hamartoma in a horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (56), pp.29-34. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvequi/2022056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eve.13550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228241v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic interactions between cephalexin and macrophages on different Staphylococcus aureus inoculum sizes: a tripartite in vitro model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (1), </w:t>
@@ -2551,563 +2551,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Tensor Imaging Tractography of White Matter Tracts in the Equine Brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the pharmacokinetic‐pharmacodynamic cut‐off values of marbofloxacin in horses to support the establishment of a clinical breakpoint for antimicrobial susceptibility testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Boucher</w:t>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Arribarat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Broussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00382⟩</w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.13385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948458v1</w:t>
+                <w:t xml:space="preserve">hal-03113834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite à tenir face à un défaut d’aplomb chez le poulain dans les 3 premiers mois de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion Tensor Imaging Tractography of White Matter Tracts in the Equine Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Chedid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Benjamin Cartiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvequi/52037⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004090v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinodular Malignant Cutaneous Mast Cell Tumor in a Horse With Generalized Pruritus and Reactive Fibrosis: A Case Report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduite à tenir face à un défaut d’aplomb chez le poulain dans les 3 premiers mois de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itziar Wilhelmi-Vilarrasa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryline Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jevs.2020.102921⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (52), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvequi/52037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947155v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the pharmacokinetic‐pharmacodynamic cut‐off values of marbofloxacin in horses to support the establishment of a clinical breakpoint for antimicrobial susceptibility testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+                <w:t xml:space="preserve">Multinodular Malignant Cutaneous Mast Cell Tumor in a Horse With Generalized Pruritus and Reactive Fibrosis: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Combarros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schneider</w:t>
+                <w:t xml:space="preserve">Itziar Wilhelmi-Vilarrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid El Garch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aude Ferran</w:t>
+                <w:t xml:space="preserve">Caroline Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.102921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evj.13385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jevs.2020.102921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113834v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviations angulaires chez le poulain : présentation des affections et modalités diagnostiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (203), pp.6-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3184,51 +3184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1-6. </w:t>
@@ -3266,51 +3266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie thérapeutique chez le cheval: comment intégrer les propriétés pharmacologiques des antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3378,64 +3378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Portron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3806,77 +3806,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARATIVE BACTERICIDAL ACTIVITY OF ANTIBIOTICS AGAINST RHODOCOCCUS EQUI AT CONCENTRATIONS ACHIEVABLE IN FOALS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3895,471 +3895,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet PiroGoTick - Piroplasmose équine en France : vecteurs et diversité génétique des agents, application diagnostique et vaccinale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piroplasmose équine : portage et diversité génétique de Babesia caballi et Theileria equi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Jouglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+                <w:t xml:space="preserve">Nathalie de la Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217215v1</w:t>
+                <w:t xml:space="preserve">hal-04143904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piroplasmose équine en France : prévalence du portage asymptomatique et diversité génétique des agents responsables, Theileria equi et Babesia caballi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Présentation du projet PiroGoTick - Piroplasmose équine en France : vecteurs et diversité génétique des agents, application diagnostique et vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Réunion Annuelle du Groupe « Tiques et maladies à tiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461188v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piroplasmose équine : portage et diversité génétique de Babesia caballi et Theileria equi</w:t>
+                <w:t xml:space="preserve">Piroplasmose équine en France : prévalence du portage asymptomatique et diversité génétique des agents responsables, Theileria equi et Babesia caballi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Jouglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie de la Cotte</w:t>
+                <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">18. Réunion Annuelle du Groupe « Tiques et maladies à tiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID), Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143904v1</w:t>
+                <w:t xml:space="preserve">hal-04461188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic carriers of equine piroplasmosis: prevalence differences between 4 French regions and low genetic diversity of Theileria equi and Babesia caballi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Jouglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de la Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4414,64 +4414,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence de la piroplasmose équine chez des chevaux asymptomatiques reçus dans les 4 écoles vétérinaires françaises et analyse des facteurs de risque sur enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Muzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Courouce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,51 +4539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an in vitro model for the multiparametric quantification of interactions between Staphylococcus aureus, murine macrophages and a cephalosporin antibiotic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,290 +4645,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics, pharmacodynamics and local tolerance at injection site of marbofloxacin administered via regional intravenous limb perfusion in standing horses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacodynamic/pharmacokinetic analysis of cephalexin activity on Staphylococcus aureus in a new in vitro model with and without macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Zemirline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. 176 p</w:t>
+              <w:t xml:space="preserve">13th. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742328v1</w:t>
+                <w:t xml:space="preserve">hal-02742165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacodynamic/pharmacokinetic analysis of cephalexin activity on Staphylococcus aureus in a new in vitro model with and without macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacokinetics, pharmacodynamics and local tolerance at injection site of marbofloxacin administered via regional intravenous limb perfusion in standing horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trencart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
+              <w:t xml:space="preserve">13. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. 176 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742165v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anciens antibiotiques sont-ils meilleurs que les nouveaux pour lutter contre l'antibiorésistance? Quand et comment utiliser les antibiotiques critiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5130,313 +5130,313 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O73 | Determination of the pharmacokinetic parameters of 4 formulations of penicillin G in order to optimize the first‐line antibiotic treatment in horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">P17 | In vitro evaluation of the activity of antibiotics against &amp;lt;i&amp;gt;Rhodococcus equi&amp;lt;/i&amp;gt; at pH and concentrations representative of intracellular conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A. Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruges, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 46 (S1), pp.64-64, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.13239⟩</w:t>
+              <w:t xml:space="preserve">, 46 (S1), pp.93-93, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.13296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352514v1</w:t>
+                <w:t xml:space="preserve">hal-04352568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P17 | In vitro evaluation of the activity of antibiotics against &amp;lt;i&amp;gt;Rhodococcus equi&amp;lt;/i&amp;gt; at pH and concentrations representative of intracellular conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O73 | Determination of the pharmacokinetic parameters of 4 formulations of penicillin G in order to optimize the first‐line antibiotic treatment in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Kuroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruges, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 46 (S1), pp.93-93, 2023, </w:t>
+              <w:t xml:space="preserve">, 46 (S1), pp.64-64, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvp.13296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvp.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352568v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5467,51 +5467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic carriers of equine piroplasmosis: prevalence differences between 4 French regions and low genetic diversity of Theileria equi and Babesia caballi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Jouglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,90 +5579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet PiroGoTick : les sciences participatives pour l’étude multidisciplinaire des tiques, de leur environnement et des parasites responsables de la piroplasmose équine en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6141,51 +6141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702944v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulhes-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04936-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2025036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Caro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Royant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Philibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-Melou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1458496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benezech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Kuroda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1409266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1282949" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesoeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55920/IJCIMR.2023.04.001156" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890194v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poujet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13550" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Thiery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Cadiergues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Semin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2022056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zemirline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02746-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Schenk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Machnik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Meuly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12991" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948458v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Arribarat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cartiaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chedid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/52037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Combarros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Wilhelmi-Vilarrasa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.102921" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02051" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062368" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alvinerie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2007.00878.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC486CWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mohamad Bassissi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.08.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178K51PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217215v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143904v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bizon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemirline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boullier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trencart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassissi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13239" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352568v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13296" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01831644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30076" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04559269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702944v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2025036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Guillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulhes-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04936-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Caro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Royant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benezech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Philibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-Melou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1458496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Kuroda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1409266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1282949" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesoeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55920/IJCIMR.2023.04.001156" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2022056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Thiery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Cadiergues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Semin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poujet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13550" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zemirline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02746-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Schenk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Machnik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Meuly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12991" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13385" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Arribarat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cartiaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00382" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chedid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/52037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Combarros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Wilhelmi-Vilarrasa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.102921" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02051" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062368" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alvinerie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2007.00878.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC486CWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mohamad Bassissi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.08.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178K51PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bizon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemirline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boullier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742165v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trencart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassissi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13296" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13239" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01831644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30076" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04559269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>