--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -792,295 +792,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9. Piroplasmose équine : portage asymptomatique et diversité génétique des deux parasites responsables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maggy Jouglin</w:t>
+                <w:t xml:space="preserve">Comparative bactericidal activity of four macrolides alone and combined with rifampicin or doxycycline against Rhodococcus equi at concentrations achievable in foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Berquier</w:t>
+                <w:t xml:space="preserve">Agathe Bernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Benezech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
+                <w:t xml:space="preserve">Charline Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Melou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.01.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1458496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1458496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069374v1</w:t>
+                <w:t xml:space="preserve">hal-04816942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative bactericidal activity of four macrolides alone and combined with rifampicin or doxycycline against Rhodococcus equi at concentrations achievable in foals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Bernand</w:t>
+                <w:t xml:space="preserve">9. Piroplasmose équine : portage asymptomatique et diversité génétique des deux parasites responsables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Jouglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Philibert</w:t>
+                <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bousquet-Melou</w:t>
+                <w:t xml:space="preserve">Philippe Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1458496. </w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.184-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1458496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816942v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted efficacy and tolerance of different dosage regimens of benzylpenicillin in horses based on a pharmacokinetic study with three IM formulations and one IV formulation</w:t>
               </w:r>
@@ -1902,278 +1902,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inhalations chez le cheval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+                <w:t xml:space="preserve">Complications des chirurgies urogénitales du mâle.1re partie : Complications de la castration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Anne Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvequi/2023002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890194v1</w:t>
+                <w:t xml:space="preserve">hal-04228232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complications des chirurgies urogénitales du mâle.1re partie : Complications de la castration.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Complications des chirurgies urogénitales du mâle. 2e partie : phallectomie, urétrotomie/urétrostomie et suture de vessie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Anne Lallemand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16, pp.94-101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 16, pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvequi/2023003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvequi/2023002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04228232v1</w:t>
+                <w:t xml:space="preserve">hal-04228236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complications des chirurgies urogénitales du mâle. 2e partie : phallectomie, urétrotomie/urétrostomie et suture de vessie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Anne Lallemand</w:t>
+                <w:t xml:space="preserve">Les inhalations chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A. Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvequi/2023003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04228236v1</w:t>
+                <w:t xml:space="preserve">hal-03890194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High dose rate interstitial 192‐Ir brachytherapy for the treatment of a recurrent dermal vascular hamartoma in a horse</w:t>
               </w:r>
@@ -3914,64 +3914,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piroplasmose équine : portage et diversité génétique de Babesia caballi et Theileria equi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Jouglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,64 +4052,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4164,51 +4164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piroplasmose équine en France : prévalence du portage asymptomatique et diversité génétique des agents responsables, Theileria equi et Babesia caballi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Jouglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,51 +4289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic carriers of equine piroplasmosis: prevalence differences between 4 French regions and low genetic diversity of Theileria equi and Babesia caballi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Jouglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5162,51 +5162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptomatic carriers of equine piroplasmosis: prevalence differences between 4 French regions and low genetic diversity of Theileria equi and Babesia caballi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Jouglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,64 +5605,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5696,51 +5696,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5778,223 +5778,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017TOU30076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01831644v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-02787038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacocinétique de la moxidectine chez le chien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04559269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6141,51 +6070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702944v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2025036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Guillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulhes-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04936-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Caro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Royant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benezech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Philibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-Melou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1458496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Kuroda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1409266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1282949" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesoeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55920/IJCIMR.2023.04.001156" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2022056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Thiery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Cadiergues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Semin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poujet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13550" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zemirline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02746-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Schenk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Machnik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Meuly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12991" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13385" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Arribarat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cartiaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00382" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chedid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/52037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Combarros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Wilhelmi-Vilarrasa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.102921" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02051" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062368" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alvinerie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2007.00878.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC486CWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mohamad Bassissi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.08.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178K51PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bizon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemirline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boullier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742165v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trencart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassissi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13296" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13239" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01831644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30076" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787038v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04559269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702944v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2025036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Guillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulhes-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04936-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Caro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Royant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Philibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-Melou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1458496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benezech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Kuroda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1409266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1282949" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesoeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55920/IJCIMR.2023.04.001156" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2022056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Thiery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Cadiergues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Semin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poujet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13550" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zemirline" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02746-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261431v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Schenk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Machnik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Meuly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12991" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13385" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Arribarat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cartiaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00382" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chedid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/52037" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Combarros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Wilhelmi-Vilarrasa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.102921" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02051" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Portron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062368" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alvinerie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2007.00878.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC486CWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mohamad Bassissi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.08.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178K51PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03977672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bizon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemirline" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boullier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742165v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trencart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassissi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13296" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13239" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01831644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30076" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04559269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>