--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -238,991 +238,991 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of an effect of the M184I/V on the doravirine/lamivudine/tenofovir switch efficacy in people living with HIV</w:t>
+                <w:t xml:space="preserve">Comparison of the immunological and virological responses to cART between HIV-1/O and HIV-1/M patients followed up in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathia Soulié</w:t>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliou Baldé</w:t>
+                <w:t xml:space="preserve">Rémonie Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djeneba Fofana</w:t>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Lorraine Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bonnafous</w:t>
+                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (1), pp.7-15. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000004339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267472v1</w:t>
+                <w:t xml:space="preserve">hal-04954157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the immunological and virological responses to cART between HIV-1/O and HIV-1/M patients followed up in France</w:t>
+                <w:t xml:space="preserve">No evidence of an effect of the M184I/V on the doravirine/lamivudine/tenofovir switch efficacy in people living with HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Unal</w:t>
+                <w:t xml:space="preserve">Cathia Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémonie Seng</w:t>
+                <w:t xml:space="preserve">Aliou Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">Djeneba Fofana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Plessis</w:t>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
+                <w:t xml:space="preserve">Pascale Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000004339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954157v1</w:t>
+                <w:t xml:space="preserve">hal-05267472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro phenotypic susceptibility of HIV-1 non-group M to CCR5 inhibitor (maraviroc): TROPI-CO study</w:t>
+                <w:t xml:space="preserve">Performance of whole genome sequencing for respiratory syncytial virus: insights from the first external quality assessment, France, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+                <w:t xml:space="preserve">Alice Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikrame El Yaalaoui</w:t>
+                <w:t xml:space="preserve">Hadrien Regue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Visseaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Yannis Rahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Descamps</w:t>
+                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Oblette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03895-23⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (4), pp.S1198-743X(24)00605-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615634v1</w:t>
+                <w:t xml:space="preserve">hal-04870982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of whole genome sequencing for respiratory syncytial virus: insights from the first external quality assessment, France, 2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DORAVIR: a French national survey of people with HIV-1 treated with an antiretroviral regimen including doravirine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Regue</w:t>
+                <w:t xml:space="preserve">Cathia Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Rahou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Oblette</w:t>
+                <w:t xml:space="preserve">Aliou Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djeneba Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.12.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (8), pp.1974-1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870982v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DORAVIR: a French national survey of people with HIV-1 treated with an antiretroviral regimen including doravirine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro phenotypic susceptibility of HIV-1 non-group M to CCR5 inhibitor (maraviroc): TROPI-CO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gracias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame El Yaalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathia Soulie</w:t>
+                <w:t xml:space="preserve">Benoît Visseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliou Balde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bonnafous</w:t>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (8), pp.1974-1984. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03895-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619199v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Non-Group M Strains and ART</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Analytical and Clinical Performance and Usefulness in a Real-Life Hospital Setting of Two in-House Real-Time RT-PCR Assays to Track SARS-CoV-2 Variants of Concern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecoquierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.780. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15030780⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15051115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037971v1</w:t>
+                <w:t xml:space="preserve">hal-05038193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Analytical and Clinical Performance and Usefulness in a Real-Life Hospital Setting of Two in-House Real-Time RT-PCR Assays to Track SARS-CoV-2 Variants of Concern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">HIV-1 Non-Group M Strains and ART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecoquierre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (5), pp.1115. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15051115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15030780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038193v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge, attitudes and practices of French university students towards COVID-19 prevention—are health students better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1280,321 +1280,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of severe COVID-19 in hospitalized patients with SARS-CoV-2 Alpha variant infection: a multicentre matched cohort study</w:t>
+                <w:t xml:space="preserve">Bictegravir-based antiretroviral therapy in HIV-1 group O patients: data from real-life bictegravir/emtricitabine/tenofovir alafenamide switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-022-07508-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727828v1</w:t>
+                <w:t xml:space="preserve">hal-03706317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bictegravir-based antiretroviral therapy in HIV-1 group O patients: data from real-life bictegravir/emtricitabine/tenofovir alafenamide switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased risk of severe COVID-19 in hospitalized patients with SARS-CoV-2 Alpha variant infection: a multicentre matched cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Martin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Chapplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-022-07508-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706317v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with the emergence of integrase resistance mutations in patients failing dual or triple-integrase inhibitors-based regimen in a French national survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Genevieve Marcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxika Bellecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1671,90 +1671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virological response to integrase strand transfer inhibitor-based antiretroviral combinations in HIV-1 group O-infected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (8), pp.1327-1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1801,51 +1801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Immunovirological and Clinical Responses to Antiretroviral Therapy Between HIV-1 Group O and HIV-1 Group M Infected Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kouanfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1916,1955 +1916,1955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV rapid screening tests and self-tests: Be aware of differences in performance and cautious of vendors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of natural polymorphisms of HIV-1 non-group M on genotypic susceptibility to the attachment inhibitor fostemsavir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.10.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (10), pp.2716-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372796v1</w:t>
+                <w:t xml:space="preserve">hal-02383269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 group P infection: towards a dead-end infection?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Detection of numerous HIV-1/MO recombinants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David L Robertson</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (10), pp.1317-1322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001791⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.1289-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383299v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of natural polymorphisms of HIV-1 non-group M on genotypic susceptibility to the attachment inhibitor fostemsavir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">HIV-1 group P infection: towards a dead-end infection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diane Descamps</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (10), pp.2716-2720. </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.1317-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dky271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383269v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of numerous HIV-1/MO recombinants in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+                <w:t xml:space="preserve">Human Immunodeficiency Virus Type 1 Group O Infection in France: Clinical Features and Immunovirological Response to Antiretrovirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cappy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Moisan</w:t>
+                <w:t xml:space="preserve">Juliette Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pronier</w:t>
+                <w:t xml:space="preserve">Clément Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (10), pp.1289-1299. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (11), pp.1785-1793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/cix1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344126v1</w:t>
+                <w:t xml:space="preserve">inserm-02129078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Immunodeficiency Virus Type 1 Group O Infection in France: Clinical Features and Immunovirological Response to Antiretrovirals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">HIV rapid screening tests and self-tests: Be aware of differences in performance and cautious of vendors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Delaugerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (11), pp.1785-1793. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.382-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/cix1087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02129078v1</w:t>
+                <w:t xml:space="preserve">hal-02372796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple HIV-1/M + HIV-1/O dual infections and new HIV-1/MO inter-group recombinant forms detected in Cameroon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIV-1 non-group M phenotypic susceptibility to integrase strand transfer inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Vessière</w:t>
+                <w:t xml:space="preserve">E. Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Alain Ngoupo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">G. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tourneroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-016-0324-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (9), pp.2431-2437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394198v1</w:t>
+                <w:t xml:space="preserve">hal-02394132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-2 Surveillance with Next-Generation Sequencing Reveals Mutations in a Cytotoxic Lymphocyte-Restricted Epitope Involved in Long-Term Nonprogression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Cloherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (4), pp.347-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/AID.2016.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 non-group M phenotypic susceptibility to integrase strand transfer inhibitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Tourneroche</w:t>
+                <w:t xml:space="preserve">Multiple HIV-1/M + HIV-1/O dual infections and new HIV-1/MO inter-group recombinant forms detected in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertine</w:t>
+                <w:t xml:space="preserve">Aurelia Vessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leoz</w:t>
+                <w:t xml:space="preserve">Paul-Alain Ngoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72 (9), pp.2431-2437. </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12977-016-0324-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394132v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pan-HIV Strategy for Complete Genome Sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First report of transmission of a highly resistant strain of HIV-1 group O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Berg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+                <w:t xml:space="preserve">Helene Le Guillou-Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02479-15⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (16), pp.2565-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558523v1</w:t>
+                <w:t xml:space="preserve">hal-02442557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiplex PCR Approach for Detecting Dual Infections and Recombinants Involving Major HIV Variants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of the New HIV-1 Quantification Assay, Xpert HIV-1 Viral Load, on a Wide Panel of HIV-1 Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gueudin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Adeline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (5), pp.1282-1288. </w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (5), pp.521-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.03222-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000001003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442627v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of transmission of a highly resistant strain of HIV-1 group O</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V1/V2 Neutralizing Epitope is Conserved in Divergent Non-M Groups of HIV-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Le Guillou-Guillemette</w:t>
+                <w:t xml:space="preserve">Marion Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bouvin-Pley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (3), pp.237-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442557v1</w:t>
+                <w:t xml:space="preserve">hal-01314296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V1/V2 Neutralizing Epitope is Conserved in Divergent Non-M Groups of HIV-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV-1 Group O Genotypes and Phenotypes: Relationship to Fitness and Susceptibility to Antiretroviral Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tebit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamish Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Morgand</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000854⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (7), pp.676-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aid.2015.0318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314296v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of the New HIV-1 Quantification Assay, Xpert HIV-1 Viral Load, on a Wide Panel of HIV-1 Variants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Pan-HIV Strategy for Complete Genome Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mourez</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000001003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (4), pp.868-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02479-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442601v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Group O Genotypes and Phenotypes: Relationship to Fitness and Susceptibility to Antiretroviral Drugs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multiplex PCR Approach for Detecting Dual Infections and Recombinants Involving Major HIV Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gueudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (7), pp.676-688. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (5), pp.1282-1288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/aid.2015.0318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.03222-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442657v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 group O resistance pathway with raltegravir is similar to HIV-1 group M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Morgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Delaugerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3954,359 +3954,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APOBEC3G editing in HIV-1 group O genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération d’organoïdes respiratoires avec exposition apicale externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Alexandra Stoica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Unal</w:t>
+                <w:t xml:space="preserve">Samuel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne De Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+                <w:t xml:space="preserve">Georgios Stroulios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stroulios Simmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées normandes de recherche biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046546v1</w:t>
+                <w:t xml:space="preserve">hal-04276950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d’organoïdes respiratoires avec exposition apicale externe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">APOBEC3G editing in HIV-1 group O genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Alexandra Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stroulios Simmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées normandes de recherche biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">MICROBES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276950v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des VIH-1 groupes M et O : analyse génétique comparée de 20 formes recombinantes VIH-1 inter-groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Ngoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Vessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
@@ -4361,838 +4361,838 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Pathological Insights and Accelerating Antiviral Drug Discovery in Respiratory Viral Infections with Polarized Organoids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association Dolutegravir/Doravirine : une option de bithérapie ? Étude TI-PI monocentrique sur 30 PVVIH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hubert</w:t>
+                <w:t xml:space="preserve">Pierre Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Archambault</w:t>
+                <w:t xml:space="preserve">Anaïs Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Tombette</w:t>
+                <w:t xml:space="preserve">Stéphanie Robaday-Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cambet</w:t>
+                <w:t xml:space="preserve">Yasmine Debab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathways to Precision Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26èmes Journées Nationales d’Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Deauville, France. 4 (2), pp.S146, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267358v1</w:t>
+                <w:t xml:space="preserve">hal-05498186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Dolutegravir/Doravirine : une option de bithérapie ? Étude TI-PI monocentrique sur 30 PVVIH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description des variants SARS CoV 2 détectés dans les clusters de COVID 19 nosocomiaux au CHU de Rouen pendant l’hiver 2024 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lesourd</w:t>
+                <w:t xml:space="preserve">Paul Banto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robaday-Voisin</w:t>
+                <w:t xml:space="preserve">Zakasoa-Mbololona Ravaoarisaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Debab</w:t>
+                <w:t xml:space="preserve">Marion Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d’Infectiologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498186v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des variants SARS CoV 2 détectés dans les clusters de COVID 19 nosocomiaux au CHU de Rouen pendant l’hiver 2024 2025</w:t>
+                <w:t xml:space="preserve">SHIFTING PARADIGMS : Doravirine's Potential in Treating Non group M HIV 1, the DORAVI O study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Banto</w:t>
+                <w:t xml:space="preserve">Boris Derman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakasoa-Mbololona Ravaoarisaina</w:t>
+                <w:t xml:space="preserve">Jeanne Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Marini</w:t>
+                <w:t xml:space="preserve">Fanny Lermechain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lottin</w:t>
+                <w:t xml:space="preserve">Caroline Goudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">CROI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, San Francisco CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308146v1</w:t>
+                <w:t xml:space="preserve">hal-05222709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHIFTING PARADIGMS : Doravirine's Potential in Treating Non group M HIV 1, the DORAVI O study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling Pathological Insights and Accelerating Antiviral Drug Discovery in Respiratory Viral Infections with Polarized Organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Derman</w:t>
+                <w:t xml:space="preserve">Mathieu Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Pfister</w:t>
+                <w:t xml:space="preserve">Flora Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lermechain</w:t>
+                <w:t xml:space="preserve">Fabienne Tombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Goudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+                <w:t xml:space="preserve">Yves Cambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CROI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, San Francisco CA, United States</w:t>
+              <w:t xml:space="preserve">THE THIRD P2M ROUEN INTERNATIONAL SYMPOSIUM -Pathways to PRECISION MEDECINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222709v1</w:t>
+                <w:t xml:space="preserve">hal-05065776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Pathological Insights and Accelerating Antiviral Drug Discovery in Respiratory Viral Infections with Polarized Organoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Validation de la détection et la quantification des virus respiratoires dans les sécrétions des voies aériennes supérieures obtenue par désobstruction rhinopharyngée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Petat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Tombette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Goudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Cambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE THIRD P2M ROUEN INTERNATIONAL SYMPOSIUM -Pathways to PRECISION MEDECINE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-017-2225-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065776v1</w:t>
+                <w:t xml:space="preserve">hal-05222726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la détection et la quantification des virus respiratoires dans les sécrétions des voies aériennes supérieures obtenue par désobstruction rhinopharyngée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Unveiling Pathological Insights and Accelerating Antiviral Drug Discovery in Respiratory Viral Infections with Polarized Organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Goudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">Yves Cambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathways to Precision Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-017-2225-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05222726v1</w:t>
+                <w:t xml:space="preserve">hal-05267358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory organoids models from bronchial cells of asthmatic patients : Fabrication and study of viral infection permissivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,90 +5260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'organoïdes respiratoires à exposition extérieure apicale à partir de cellules de pools de donneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Stroulios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Simmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5424,51 +5424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gueudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tyburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5493,103 +5493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du facteur de restriction APOBEC3G sur les virus de l’Immunodéficience Humaine de groupe O (VIH 1/O)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Alexandra Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
@@ -5631,90 +5631,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une méthode de quantification de l'ARN plasmatique spécifique des VIH-1 de groupe M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 ème Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rouen, France. </w:t>
@@ -5756,77 +5756,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of 9 rapid diagnostic HIV tests on a wide panel of whole blood samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Delaugerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5894,77 +5894,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Vezain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd HIV Dynamics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Woods Hole, United States</w:t>
@@ -6256,90 +6256,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 group O phenotypic susceptibility to integrase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tourneroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
@@ -6675,51 +6675,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variants non-M du VIH-1 : Sensibilité naturelle aux inhibiteurs d'intégrase et d'attachement, réponses immunologique et virologique des patients aux antirétroviraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NORMR016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6836,51 +6836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93C2D811"/>
+    <w:nsid w:val="4FA4807E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7067,51 +7067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-alessandri-gradt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8906-3416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156387964" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281463783" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388346139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05267472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Bald&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeneba Fofana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnafous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000004339" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame El Yaalaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Visseaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03895-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.12.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04619199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Balde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae194" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030780" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287716" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lescure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chapplain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07508-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac143" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevieve Marcelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Bellecave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delbos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.10.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Robertson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001791" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383269v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky271" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001814" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pavie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lef&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1087" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394198v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0324-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Yamaguchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brennan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Cloherty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourneroche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx190" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02479-15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gueudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03222-15" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001253" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morgand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000854" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Baron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tebit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Patel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ratcliff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2015.0318" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Morgand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peytavin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000703" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alexandra Stoica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne De Oliveira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276950v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Constant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stroulios" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroulios Simmini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Archambault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tombette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cambet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498186v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spilmont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lesourd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robaday-Voisin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Debab" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.306" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakasoa-Mbololona Ravaoarisaina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lottin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Derman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pfister" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lermechain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dubus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2225-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tapparel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276932v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Simmini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tyburn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gicquel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moisan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Oliveira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cappy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Ngoupo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouanfack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kfutwah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aghokeng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mougnutou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lem&#233;e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nicolay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Roque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Goria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01822401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-alessandri-gradt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8906-3416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156387964" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281463783" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388346139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05267472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Bald&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeneba Fofana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnafous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000004339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.12.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04619199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Balde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame El Yaalaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Visseaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03895-23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030780" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287716" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac143" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lescure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chapplain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07508-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevieve Marcelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Bellecave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky271" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001814" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Robertson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001791" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pavie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delbos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.10.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourneroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx190" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Yamaguchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brennan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Cloherty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0229" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394198v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0324-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442601v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gueudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Baron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morgand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000854" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442657v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tebit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Patel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ratcliff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2015.0318" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02479-15" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03222-15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Morgand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peytavin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000703" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Constant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stroulios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroulios Simmini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alexandra Stoica" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne De Oliveira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spilmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lesourd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robaday-Voisin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Debab" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.306" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakasoa-Mbololona Ravaoarisaina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lottin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Derman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pfister" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lermechain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Archambault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tombette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cambet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dubus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2225-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267358v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tapparel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276932v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Simmini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tyburn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gicquel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moisan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Oliveira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cappy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Ngoupo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouanfack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kfutwah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aghokeng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mougnutou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lem&#233;e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nicolay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Roque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Goria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01822401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>