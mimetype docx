--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -204,3739 +204,3873 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the immunological and virological responses to cART between HIV-1/O and HIV-1/M patients followed up in France</w:t>
+                <w:t xml:space="preserve">HIV‐1 Non Group‐M Phenotypic Susceptibility to Ibalizumab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Unal</w:t>
+                <w:t xml:space="preserve">Lucie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémonie Seng</w:t>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">Fanny Lermechain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Plessis</w:t>
+                <w:t xml:space="preserve">Fabienne Tombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
+                <w:t xml:space="preserve">Henri Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 98 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954157v1</w:t>
+                <w:t xml:space="preserve">hal-05589397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of an effect of the M184I/V on the doravirine/lamivudine/tenofovir switch efficacy in people living with HIV</w:t>
+                <w:t xml:space="preserve">Comparison of the immunological and virological responses to cART between HIV-1/O and HIV-1/M patients followed up in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathia Soulié</w:t>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliou Baldé</w:t>
+                <w:t xml:space="preserve">Rémonie Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djeneba Fofana</w:t>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Lorraine Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bonnafous</w:t>
+                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (1), pp.7-15. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000004339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267472v1</w:t>
+                <w:t xml:space="preserve">hal-04954157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of whole genome sequencing for respiratory syncytial virus: insights from the first external quality assessment, France, 2024</w:t>
+                <w:t xml:space="preserve">No evidence of an effect of the M184I/V on the doravirine/lamivudine/tenofovir switch efficacy in people living with HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Moisan</w:t>
+                <w:t xml:space="preserve">Cathia Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Regue</w:t>
+                <w:t xml:space="preserve">Aliou Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Rahou</w:t>
+                <w:t xml:space="preserve">Djeneba Fofana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Oblette</w:t>
+                <w:t xml:space="preserve">Pascale Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (4), pp.S1198-743X(24)00605-0. </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000004339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870982v1</w:t>
+                <w:t xml:space="preserve">hal-05267472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DORAVIR: a French national survey of people with HIV-1 treated with an antiretroviral regimen including doravirine</w:t>
+                <w:t xml:space="preserve">In vitro phenotypic susceptibility of HIV-1 non-group M to CCR5 inhibitor (maraviroc): TROPI-CO study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathia Soulie</w:t>
+                <w:t xml:space="preserve">Ségolène Gracias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliou Balde</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ikrame El Yaalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Visseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bonnafous</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae194⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03895-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619199v1</w:t>
+                <w:t xml:space="preserve">hal-04615634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro phenotypic susceptibility of HIV-1 non-group M to CCR5 inhibitor (maraviroc): TROPI-CO study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DORAVIR: a French national survey of people with HIV-1 treated with an antiretroviral regimen including doravirine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Visseaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cathia Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djeneba Fofana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Descamps</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bonnafous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (8), pp.1974-1984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03895-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615634v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Analytical and Clinical Performance and Usefulness in a Real-Life Hospital Setting of Two in-House Real-Time RT-PCR Assays to Track SARS-CoV-2 Variants of Concern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Performance of whole genome sequencing for respiratory syncytial virus: insights from the first external quality assessment, France, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">Hadrien Regue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecoquierre</w:t>
+                <w:t xml:space="preserve">Yannis Rahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Oblette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15051115⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (4), pp.S1198-743X(24)00605-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038193v1</w:t>
+                <w:t xml:space="preserve">hal-04870982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 Non-Group M Strains and ART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.780. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15030780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, attitudes and practices of French university students towards COVID-19 prevention—are health students better?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Analytical and Clinical Performance and Usefulness in a Real-Life Hospital Setting of Two in-House Real-Time RT-PCR Assays to Track SARS-CoV-2 Variants of Concern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecoquierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287716⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15051115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275531v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bictegravir-based antiretroviral therapy in HIV-1 group O patients: data from real-life bictegravir/emtricitabine/tenofovir alafenamide switches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Knowledge, attitudes and practices of French university students towards COVID-19 prevention—are health students better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (11), pp.e0287716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03706317v1</w:t>
+                <w:t xml:space="preserve">hal-04275531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of severe COVID-19 in hospitalized patients with SARS-CoV-2 Alpha variant infection: a multicentre matched cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bictegravir-based antiretroviral therapy in HIV-1 group O patients: data from real-life bictegravir/emtricitabine/tenofovir alafenamide switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-022-07508-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727828v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with the emergence of integrase resistance mutations in patients failing dual or triple-integrase inhibitors-based regimen in a French national survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Increased risk of severe COVID-19 in hospitalized patients with SARS-CoV-2 Alpha variant infection: a multicentre matched cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chapplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab193⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-022-07508-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388629v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virological response to integrase strand transfer inhibitor-based antiretroviral combinations in HIV-1 group O-infected patients</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors associated with the emergence of integrase resistance mutations in patients failing dual or triple-integrase inhibitors-based regimen in a French national survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Genevieve Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxika Bellecave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (9), pp.2400-2406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383175v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Immunovirological and Clinical Responses to Antiretroviral Therapy Between HIV-1 Group O and HIV-1 Group M Infected Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Virological response to integrase strand transfer inhibitor-based antiretroviral combinations in HIV-1 group O-infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz371⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.1327-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383168v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of natural polymorphisms of HIV-1 non-group M on genotypic susceptibility to the attachment inhibitor fostemsavir</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Descamps</w:t>
+                <w:t xml:space="preserve">Comparative Immunovirological and Clinical Responses to Antiretroviral Therapy Between HIV-1 Group O and HIV-1 Group M Infected Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kouanfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anfumbom Kfutwah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelin Aghokeng Fobang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dky271⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383269v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of numerous HIV-1/MO recombinants in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">HIV-1 group P infection: towards a dead-end infection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pronier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (10), pp.1289-1299. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.1317-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001814⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344126v1</w:t>
+                <w:t xml:space="preserve">hal-02383299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 group P infection: towards a dead-end infection?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Detection of numerous HIV-1/MO recombinants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David L Robertson</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (10), pp.1317-1322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001791⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.1289-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383299v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Immunodeficiency Virus Type 1 Group O Infection in France: Clinical Features and Immunovirological Response to Antiretrovirals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of natural polymorphisms of HIV-1 non-group M on genotypic susceptibility to the attachment inhibitor fostemsavir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Lefèvre</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cix1087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (10), pp.2716-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02129078v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV rapid screening tests and self-tests: Be aware of differences in performance and cautious of vendors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Human Immunodeficiency Virus Type 1 Group O Infection in France: Clinical Features and Immunovirological Response to Antiretrovirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (11), pp.1785-1793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/cix1087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.10.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02372796v1</w:t>
+                <w:t xml:space="preserve">inserm-02129078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 non-group M phenotypic susceptibility to integrase strand transfer inhibitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Tourneroche</w:t>
+                <w:t xml:space="preserve">HIV rapid screening tests and self-tests: Be aware of differences in performance and cautious of vendors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertine</w:t>
+                <w:t xml:space="preserve">Valérie Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leoz</w:t>
+                <w:t xml:space="preserve">Constance Delaugerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72 (9), pp.2431-2437. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.382-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2018.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394132v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-2 Surveillance with Next-Generation Sequencing Reveals Mutations in a Cytotoxic Lymphocyte-Restricted Epitope Involved in Long-Term Nonprogression</w:t>
+                <w:t xml:space="preserve">HIV-1 non-group M phenotypic susceptibility to integrase strand transfer inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Yamaguchi</w:t>
+                <w:t xml:space="preserve">E. Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Brennan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+                <w:t xml:space="preserve">G. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin Cloherty</w:t>
+                <w:t xml:space="preserve">A. Tourneroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AID.2016.0229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (9), pp.2431-2437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441262v1</w:t>
+                <w:t xml:space="preserve">hal-02394132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple HIV-1/M + HIV-1/O dual infections and new HIV-1/MO inter-group recombinant forms detected in Cameroon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">HIV-2 Surveillance with Next-Generation Sequencing Reveals Mutations in a Cytotoxic Lymphocyte-Restricted Epitope Involved in Long-Term Nonprogression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Cloherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-016-0324-3⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.347-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/AID.2016.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394198v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of transmission of a highly resistant strain of HIV-1 group O</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Multiple HIV-1/M + HIV-1/O dual infections and new HIV-1/MO inter-group recombinant forms detected in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Vessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Ngoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Le Guillou-Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001253⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-016-0324-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442557v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of the New HIV-1 Quantification Assay, Xpert HIV-1 Viral Load, on a Wide Panel of HIV-1 Variants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">First report of transmission of a highly resistant strain of HIV-1 group O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mourez</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Le Guillou-Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000001003⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (16), pp.2565-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442601v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V1/V2 Neutralizing Epitope is Conserved in Divergent Non-M Groups of HIV-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bouvin-Pley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (3), pp.237-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Group O Genotypes and Phenotypes: Relationship to Fitness and Susceptibility to Antiretroviral Drugs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Evaluation of the New HIV-1 Quantification Assay, Xpert HIV-1 Viral Load, on a Wide Panel of HIV-1 Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Liu</w:t>
+                <w:t xml:space="preserve">Marie Gueudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aid.2015.0318⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (5), pp.521-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000001003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442657v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pan-HIV Strategy for Complete Genome Sequencing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIV-1 Group O Genotypes and Phenotypes: Relationship to Fitness and Susceptibility to Antiretroviral Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Tell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+                <w:t xml:space="preserve">Denis Tebit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamish Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02479-15⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (7), pp.676-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aid.2015.0318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558523v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiplex PCR Approach for Detecting Dual Infections and Recombinants Involving Major HIV Variants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Pan-HIV Strategy for Complete Genome Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 54 (5), pp.1282-1288. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.03222-15⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 54 (4), pp.868-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02479-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442627v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Multiplex PCR Approach for Detecting Dual Infections and Recombinants Involving Major HIV Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gueudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (5), pp.1282-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.03222-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HIV-1 group O resistance pathway with raltegravir is similar to HIV-1 group M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Morgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Delaugerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (10), pp.1271-1273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3946,404 +4080,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d’organoïdes respiratoires avec exposition apicale externe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">APOBEC3G editing in HIV-1 group O genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Alexandra Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stroulios Simmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées normandes de recherche biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">MICROBES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276950v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APOBEC3G editing in HIV-1 group O genomes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Génération d’organoïdes respiratoires avec exposition apicale externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Stroulios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stroulios Simmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROBES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées normandes de recherche biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046546v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des VIH-1 groupes M et O : analyse génétique comparée de 20 formes recombinantes VIH-1 inter-groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Ngoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Vessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4353,2155 +4487,2155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Dolutegravir/Doravirine : une option de bithérapie ? Étude TI-PI monocentrique sur 30 PVVIH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Debab</w:t>
+                <w:t xml:space="preserve">Description des variants SARS CoV 2 détectés dans les clusters de COVID 19 nosocomiaux au CHU de Rouen pendant l’hiver 2024 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Banto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakasoa-Mbololona Ravaoarisaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d’Infectiologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498186v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des variants SARS CoV 2 détectés dans les clusters de COVID 19 nosocomiaux au CHU de Rouen pendant l’hiver 2024 2025</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Lottin</w:t>
+                <w:t xml:space="preserve">Association Dolutegravir/Doravirine : une option de bithérapie ? Étude TI-PI monocentrique sur 30 PVVIH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robaday-Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Debab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26èmes Journées Nationales d’Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Deauville, France. 4 (2), pp.S146, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308146v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHIFTING PARADIGMS : Doravirine's Potential in Treating Non group M HIV 1, the DORAVI O study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Derman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lermechain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CROI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, San Francisco CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Pathological Insights and Accelerating Antiviral Drug Discovery in Respiratory Viral Infections with Polarized Organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE THIRD P2M ROUEN INTERNATIONAL SYMPOSIUM -Pathways to PRECISION MEDECINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de la détection et la quantification des virus respiratoires dans les sécrétions des voies aériennes supérieures obtenue par désobstruction rhinopharyngée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-017-2225-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Pathological Insights and Accelerating Antiviral Drug Discovery in Respiratory Viral Infections with Polarized Organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cambet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathways to Precision Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory organoids models from bronchial cells of asthmatic patients : Fabrication and study of viral infection permissivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Galas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tapparel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées normandes de recherche biomédicale (JNRB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'organoïdes respiratoires à exposition extérieure apicale à partir de cellules de pools de donneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Stroulios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Simmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fièvre de la vallée du Rift : diagnostic d'une arbovirose peu classique en France métropolitaine, à ne pas méconnaître !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gueudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tyburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du facteur de restriction APOBEC3G sur les virus de l’Immunodéficience Humaine de groupe O (VIH 1/O)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Alexandra Stoica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une méthode de quantification de l'ARN plasmatique spécifique des VIH-1 de groupe M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 ème Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of 9 rapid diagnostic HIV tests on a wide panel of whole blood samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Delaugerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next Generation Sequencing Analysis of HIV-1 Group O Reverse Transcriptase Residue 181C Prevalence and Evolution over Time, With or Without Antiretroviral Selection Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Vezain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd HIV Dynamics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Woods Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique comparée de 19 formes recombinantes VIH-1 inter-groupes M et O et impact évolutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Cappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P A Ngoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANRS 12168 - Dynam-O study, comparing the immuno-virological and clinical responses to HAART between HIV-1 group O and group M-infected patients : results at 96 weeks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kouanfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kfutwah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aghokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mougnutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CROI ( Conference on Retroviruses and Opportunistic Infections)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 group O phenotypic susceptibility to integrase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tourneroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémie d'hépatite A aiguë parmi des hommes ayant des rapports sexuels avec des hommes (HSH) Caractéristiques cliniques et épidémiologiques des cas diagnostiqués au CHU de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6511,147 +6645,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid characterization of a Delta-Omicron SARS-CoV-2 recombinant detected in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Montagutelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Touret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04067089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6661,114 +6795,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variants non-M du VIH-1 : Sensibilité naturelle aux inhibiteurs d'intégrase et d'attachement, réponses immunologique et virologique des patients aux antirétroviraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Normandie Université, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NORMR016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01822401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6836,51 +6970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FA4807E"/>
+    <w:nsid w:val="A08437E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7067,51 +7201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-alessandri-gradt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8906-3416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156387964" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281463783" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388346139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05267472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Bald&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeneba Fofana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnafous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000004339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870982v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.12.018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04619199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Balde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame El Yaalaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Visseaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03895-23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030780" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287716" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac143" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lescure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chapplain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07508-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevieve Marcelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Bellecave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab193" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky271" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001814" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383299v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Robertson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001791" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pavie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delbos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.10.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourneroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx190" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Yamaguchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brennan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Cloherty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0229" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394198v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0324-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442601v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gueudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Baron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morgand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000854" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442657v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tebit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Patel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ratcliff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2015.0318" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02479-15" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03222-15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Morgand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peytavin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000703" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276950v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Constant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stroulios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroulios Simmini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alexandra Stoica" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne De Oliveira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spilmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lesourd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robaday-Voisin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Debab" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.306" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakasoa-Mbololona Ravaoarisaina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lottin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Derman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pfister" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lermechain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Archambault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tombette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cambet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dubus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2225-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267358v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tapparel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276932v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Simmini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tyburn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gicquel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moisan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Oliveira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cappy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Ngoupo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouanfack" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kfutwah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aghokeng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mougnutou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266158v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lem&#233;e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nicolay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Roque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Goria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01822401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-alessandri-gradt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8906-3416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156387964" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281463783" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388346139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lermechain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tombette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jullien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70911" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05267472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Bald&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeneba Fofana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bonnafous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000004339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame El Yaalaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Visseaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03895-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04619199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Balde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae194" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.12.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030780" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287716" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lescure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Assoumou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chapplain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-022-07508-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevieve Marcelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Bellecave" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chaix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab193" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002215" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Robertson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001791" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001814" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky271" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pavie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lef&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1087" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delbos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.10.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourneroche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx190" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Yamaguchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brennan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Cloherty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0229" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0324-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001253" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morgand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000854" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gueudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Baron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442657v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tebit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish Patel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Ratcliff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2015.0318" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02479-15" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03222-15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564019v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Morgand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peytavin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000703" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alexandra Stoica" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne De Oliveira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276950v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Constant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stroulios" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroulios Simmini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakasoa-Mbololona Ravaoarisaina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lottin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spilmont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lesourd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robaday-Voisin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Debab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.306" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Derman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pfister" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Archambault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cambet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dubus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2225-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tapparel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276932v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Simmini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueudry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tyburn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046966v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gicquel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264817v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moisan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Oliveira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cappy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Ngoupo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouanfack" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vray" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kfutwah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aghokeng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mougnutou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116028v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266158v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lem&#233;e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nicolay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Roque" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Goria" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04067089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lemoine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01822401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>