--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -174,5323 +174,5427 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Oxygen Atom Transfer Through Photochemical and Electrochemical Activation of O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; or H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
+                <w:t xml:space="preserve">O2 reductive activation using molecular Fe and Mn complexes: Reaction intermediates and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena A Tacchi</w:t>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Anxolabéhère‐mallart</w:t>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ally Aukauloo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anov.70007⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 562, pp.217907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2026.217907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343894v1</w:t>
+                <w:t xml:space="preserve">hal-05594591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical approach of the reductive activation of O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; by a nonheme Fe&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex. Some clues for the development of catalytic oxidations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Oxygen Atom Transfer Through Photochemical and Electrochemical Activation of O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; or H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena A Tacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère‐mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bohn</w:t>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Lyn Robinson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
+                <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt01870b⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.e70007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anov.70007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758777v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando Spectroelectrochemistry Unravels the Mechanism of CO$_2$ Electrocatalytic Reduction by an Fe Porphyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude J Salamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mun Hon Cheah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (51), pp.e202412417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202412417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X‐ray Absorption Spectroscopy in Homogeneous Conditions Reveals Interactions Between CO 2 and a Doubly and Triply Reduced Iron(III) Porphyrin, then Leading to Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical approach of the reductive activation of O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; by a nonheme Fe&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt; complex. Some clues for the development of catalytic oxidations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Lyn Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Sénéchal-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Mendoza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Orestes Rivada-Wheelaghan</w:t>
+                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201298⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dalton Trans., 2024, 53, 15491, 53 (37), pp.15491 - 15500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt01870b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261126v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterolytic O−O bond cleavage upon single electron transfer to a nonheme Fe(III)−OOH complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katell Sénéchal-David</w:t>
+                <w:t xml:space="preserve">In situ X‐ray Absorption Spectroscopy in Homogeneous Conditions Reveals Interactions Between CO 2 and a Doubly and Triply Reduced Iron(III) Porphyrin, then Leading to Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si‐thanh Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Noël Rebilly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Winfried Leibl</w:t>
+                <w:t xml:space="preserve">Orestes Rivada-Wheelaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202201600⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.e202201298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766585v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Formation and Reactivity of a Mn‐Peroxo Complex Bearing an Amido N5 Ligand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterolytic O−O bond cleavage upon single electron transfer to a nonheme Fe(III)−OOH complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Sénéchal-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Noël Rebilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allyssa Massie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Timothy Jackson</w:t>
+                <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202200112⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.e202201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202201600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661707v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photo- and Redox-Driven Two-Directional Terthiazole-Based Switch: a Combined Experimental and Computational Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Formation and Reactivity of a Mn‐Peroxo Complex Bearing an Amido N5 Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allyssa Massie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Grotemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolò Baggi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Timothy Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202101945⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202200112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429409v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating alkene reactivity from oxygenation to halogenation via electrochemical O 2 activation by Mn porphyrin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
+                <w:t xml:space="preserve">A Photo- and Redox-Driven Two-Directional Terthiazole-Based Switch: a Combined Experimental and Computational Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Baggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Léaustic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Groni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Banse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (10), pp.1198-1201. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (50), pp.12866-12876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cc07531k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162861v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular catalysis of CO 2 reduction: recent advances and perspectives in electrochemical and light-driven processes with selected Fe, Ni and Co aza macrocyclic and polypyridine complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulating alkene reactivity from oxygenation to halogenation via electrochemical O 2 activation by Mn porphyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CS00218F⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (10), pp.1198-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc07531k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013208v1</w:t>
+                <w:t xml:space="preserve">hal-03162861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Electrochemistry Hot Paper Probing the Activity of Iron Peroxo Porphyrin Intermediates in the Reaction Layer during the Electrochemical Reductive Activation of O2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+                <w:t xml:space="preserve">Molecular catalysis of CO 2 reduction: recent advances and perspectives in electrochemical and light-driven processes with selected Fe, Ni and Co aza macrocyclic and polypyridine complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Merakeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (16), pp.5772-5809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CS00218F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951626v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic O 2 Activation by Fe Tetrakis(pentafluorophenyl)porphyrin in Acidic Organic Media. Evidence of High-Valent Fe Oxo Species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Molecular Electrochemistry Hot Paper Probing the Activity of Iron Peroxo Porphyrin Intermediates in the Reaction Layer during the Electrochemical Reductive Activation of O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceĺia Achaibou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Robert</w:t>
+                <w:t xml:space="preserve">Célia Achaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (38), pp.16376-16380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951618v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Second-Sphere Effects on Redox Potentials, Spectroscopic Properties, and Superoxide Dismutase Activity of Manganese Complexes with Schiff-Base Ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Foi</w:t>
+                <w:t xml:space="preserve">Electrocatalytic O 2 Activation by Fe Tetrakis(pentafluorophenyl)porphyrin in Acidic Organic Media. Evidence of High-Valent Fe Oxo Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceĺia Achaibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredeŕic Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03018⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (16), pp.11577-11583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335030v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired molecular catalysts for homogenous electrochemical activation of dioxygen</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights into Second-Sphere Effects on Redox Potentials, Spectroscopic Properties, and Superoxide Dismutase Activity of Manganese Complexes with Schiff-Base Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Palopoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Ferreyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Conte-Daban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Richezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Foi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.118-124. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.48-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2019.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315069v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-molecule activation with iron porphyrins using electrons, photons and protons: some recent advances and future strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Bioinspired molecular catalysts for homogenous electrochemical activation of dioxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (18), pp.5869-5878. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.118-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT00136K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316700v1</w:t>
+                <w:t xml:space="preserve">hal-02315069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Electrochemical Catalysis of the CO 2 -to-CO Conversion with a Co Complex: A Cyclic Voltammetry Mechanistic Investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Small-molecule activation with iron porphyrins using electrons, photons and protons: some recent advances and future strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00555⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (18), pp.5869-5878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9DT00136K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316597v1</w:t>
+                <w:t xml:space="preserve">hal-02316700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional modeling of the MnCAT active site with a dimanganese(III) complex of an unsymmetrical polydentate N3O3 ligand</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular Electrochemical Catalysis of the CO 2 -to-CO Conversion with a Co Complex: A Cyclic Voltammetry Mechanistic Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Cometto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingjing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Chu Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2018.04.023⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.1280-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953731v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mononuclear manganese(III) complex of an unsymmetrical hexadentate N3O3 ligand exhibiting superoxide dismutase and catalase-like activity: Synthesis, characterization, properties and kinetics studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Functional modeling of the MnCAT active site with a dimanganese(III) complex of an unsymmetrical polydentate N3O3 ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela N. Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra R. Signorella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 146, pp.69-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2015.02.012⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 186, pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2018.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919107v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinuclear manganese complexes of unsymmetrical polypodal diamino N3O3 ligands with an unusual [Mn3(μ-OR)4]5+ triangular core: synthesis, characterization, and catalase activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A new mononuclear manganese(III) complex of an unsymmetrical hexadentate N3O3 ligand exhibiting superoxide dismutase and catalase-like activity: Synthesis, characterization, properties and kinetics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela N. Ledesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Eury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra R. Signorella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic402843y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 146, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2015.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023130v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical formation and reactivity of a manganese peroxo complex: acid driven H2O2 generation vs. O-O bond cleavage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+                <w:t xml:space="preserve">Trinuclear manganese complexes of unsymmetrical polypodal diamino N3O3 ligands with an unusual [Mn3(μ-OR)4]5+ triangular core: synthesis, characterization, and catalase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N. Ledesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sc53469c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (5), pp.2545-2553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic402843y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362708v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical formation of MnIII-peroxo complexes supported by pentadentate amino pyridine and imidazole ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenick Leto</w:t>
+                <w:t xml:space="preserve">Electrochemical formation and reactivity of a manganese peroxo complex: acid driven H2O2 generation vs. O-O bond cleavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Y. Vincent Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah E. Colmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc41300d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.2304-2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sc53469c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888064v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxide Ion versus Chloride and Methoxide as an Exogenous Ligand Reveals the Influence of Hydrogen Bonding with Second-Sphere Coordination Water Molecules in the Electron Transfer Kinetics of Mn Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Electrochemical formation of MnIII-peroxo complexes supported by pentadentate amino pyridine and imidazole ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vincent Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenick Leto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (6), pp.3603-3612. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (50), pp.5696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic202480h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cc41300d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888044v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of second sphere hydrogen bonding interaction on a manganese( ii )-aquo complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Hydroxide Ion versus Chloride and Methoxide as an Exogenous Ligand Reveals the Influence of Hydrogen Bonding with Second-Sphere Coordination Water Molecules in the Electron Transfer Kinetics of Mn Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (6), pp.1675-1677. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (6), pp.3603-3612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1dt11858g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic202480h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888033v1</w:t>
+                <w:t xml:space="preserve">hal-02888044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-coupled electron transfers in biomimetic water bound metal complexes. The electrochemical approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of second sphere hydrogen bonding interaction on a manganese( ii )-aquo complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (6), pp.1675-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1dt11858g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616666v1</w:t>
+                <w:t xml:space="preserve">hal-02888033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of remote water molecules on the electron transfer coupled processes at a nonporphyrinic Mn(iii)-hydroxido complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (6), pp.2041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1ee01078f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and Electronic Structures of Peroxomanganese(III) Complexes Supported by Pentadentate Amino-Pyridine and -Imidazole Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenick Leto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Geiger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Swarup Chattopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (20), pp.10190-10203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic201168j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and electronic Structures of Peroxomanganeses (III)Complexes supported by Pentadentate Amino-Pyridine and-Imidazole Ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton-coupled electron transfers in biomimetic water bound metal complexes. The electrochemical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Policar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geiger Ra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Anxolabéhère-Mallart</w:t>
+                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50, pp.10190-203</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 148, pp.83-95; discussion 97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720234v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses, X-ray structures, solid state high-field electron paramagnetic resonance, and density-functional theory investigations on chloro and aqua Mn(II) mononuclear complexes with amino-pyridine pentadentate ligands.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric and electronic Structures of Peroxomanganeses (III)Complexes supported by Pentadentate Amino-Pyridine and-Imidazole Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geiger Ra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leto Df</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hureau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carole Duboc</w:t>
+                <w:t xml:space="preserve">E. Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (20), pp.9238-47. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 50, pp.10190-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069735v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of chloro and aqua Mn(II) mononuclear complexes with amino-pyridine ligands. Comparison of their electrochemical properties with those of Fe(II) counterparts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Syntheses, X-ray structures, solid state high-field electron paramagnetic resonance, and density-functional theory investigations on chloro and aqua Mn(II) mononuclear complexes with amino-pyridine pentadentate ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blain</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (24), pp.11783-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic8015172⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 47 (20), pp.9238-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic800551u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01069734v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of an Aminopyridine [LMnII]2+ Complex with H2O2. Detection of Intermediates at Low Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Characterizations of chloro and aqua Mn(II) mononuclear complexes with amino-pyridine ligands. Comparison of their electrochemical properties with those of Fe(II) counterparts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Groni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 47 (8), pp.3166-3172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic702238z⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 47 (24), pp.11783-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic8015172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931789v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Pentadentate Ligand Forms Both a Di- and a Mononuclear MnII Complex: Electrochemical, Spectroscopic and Superoxide Dismutase Activity Studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Reactivity of an Aminopyridine [LMnII]2+ Complex with H2O2. Detection of Intermediates at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Groni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200601236⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (8), pp.3166-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic702238z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011958v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of MnII with Superoxide. Evidence for a [MnIIIOO]+ Unit by Low-Temperature Spectroscopies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A New Pentadentate Ligand Forms Both a Di- and a Mononuclear MnII Complex: Electrochemical, Spectroscopic and Superoxide Dismutase Activity Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (28), pp.4472-4480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200601236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic062063+⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02011961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical access to the mononuclear [(mL)MnIII(Ome)]+ complex and electrochemical oxidation to the [(mL)MnIV(Ome)]2+.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Reactivity of MnII with Superoxide. Evidence for a [MnIIIOO]+ Unit by Low-Temperature Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Groni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Policar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (6), pp.1951-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic062063+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023863v1</w:t>
+                <w:t xml:space="preserve">hal-02011961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectroscopic and voltammetric study of the pH-dependent Cu(II) coordination to the peptide GGGTH: relevance to the fifth Cu(II) site in the prion protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Chemical access to the mononuclear [(mL)MnIII(Ome)]+ complex and electrochemical oxidation to the [(mL)MnIV(Ome)]2+.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charlet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+                <w:t xml:space="preserve">Joelle Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 359, pp.339-345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00267047v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional implications of the propionate 7 Arginine 220 interaction in the FixLH oxygen sensor from Bradyrhizobium japonicum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marten H. Vos</w:t>
+                <w:t xml:space="preserve">A spectroscopic and voltammetric study of the pH-dependent Cu(II) coordination to the peptide GGGTH: relevance to the fifth Cu(II) site in the prion protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (6), pp.735-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-006-0118-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094232v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00267047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and characterisations of a new trinuclear di-mu-alkoxo-mu-carboxylato-MnIIIMnIIMnIII complex with bulky phenolate ligand. Chemical access to mononuclear MnIV–OH entities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional implications of the propionate 7 Arginine 220 interaction in the FixLH oxygen sensor from Bradyrhizobium japonicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Blondin</w:t>
+                <w:t xml:space="preserve">E. Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marten H. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.2072-2084</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00392237v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structure, and Characterization of New Mononuclear Mn(II) Complexes. Electrochemical Conversion into New Oxo-Bridged Mn2(III,IV) Complexes. Role of Chloride Ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Synthesis, structure and characterisations of a new trinuclear di-mu-alkoxo-mu-carboxylato-MnIIIMnIIMnIII complex with bulky phenolate ligand. Chemical access to mononuclear MnIV–OH entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic050243y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23, pp.4808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200500501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392438v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and characterizations in solid state and solution of dinuclear pentacoordinated FeII and MnII complexes and of a linear tetranuclear FeIII complex obtained with the ligand N,N,N',N'-tetrakis[(6-methyl-2-pyridyl)methyl]propane-1,3-diamine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bourcier</w:t>
+                <w:t xml:space="preserve">Synthesis, Structure, and Characterization of New Mononuclear Mn(II) Complexes. Electrochemical Conversion into New Oxo-Bridged Mn2(III,IV) Complexes. Role of Chloride Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200300374⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (10), pp.3669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic050243y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00917364v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, structure, and characterisation of new phenolato-bridged Manganese complex [Mn2(mL)2]2+: chemical and electrochemical access to a new Mono-mu-Oxo Dimanganese Core Unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10, pp.1998-2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and characterization of new phenolato-bridged Manganese complexes: [L2Mn2]2+. Formation via ligand oxidation in LaH (LaH = N,N'- bis (2-pyridylmethyl) - N' (2 - hydroxybenzyl) ethane - 1 , 2 - diamine).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, structure and characterizations in solid state and solution of dinuclear pentacoordinated FeII and MnII complexes and of a linear tetranuclear FeIII complex obtained with the ligand N,N,N',N'-tetrakis[(6-methyl-2-pyridyl)methyl]propane-1,3-diamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hureau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Rivière</w:t>
+                <w:t xml:space="preserve">E. Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 10, pp.2710-2719</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 6, pp.1225-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200300374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023870v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis, structure and characterization of new phenolato-bridged Manganese complexes: [L2Mn2]2+. Formation via ligand oxidation in LaH (LaH = N,N'- bis (2-pyridylmethyl) - N' (2 - hydroxybenzyl) ethane - 1 , 2 - diamine).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Nierlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10, pp.2710-2719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chemical Modeling of the Oxygen-Evolving Center in Plants. Synthesis, Structure, and Electronic and Redox Properties of a New Mixed Valence Mn-Oxo Cluster: [Mn 2 III,IV O 2 (bisimMe 2 en) 2 ] 3+ (bisimMe 2 en ) N,N′-Dimethyl-N,N′-bis(imidazol-4-ylmethyl)ethane-1,2-diamine). EPR Detection of an Imidazole Radical Induced by UV Irradiation at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Michel Frapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Albach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delroisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 118 (11), pp.2669-2678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja9436411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5500,1411 +5604,1411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of superoxide with MnSOD mimics: an electrochemical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Y. Vincent Ching,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Costentin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction of superoxide with MnSOD mimics: an electrochemical approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de complexes Mn-oxo par oxydations chimiques et électrochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de coordination de la SFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes spectroscopiques et electrochimique de la coordination de l'ion Cu(II) par les peptides GGGTH et GGGTHNQW. Modélisation du cinquième site à Cuivre de la protéine du Prion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle Club Metalloprotéines et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Carry-le-Rouet, France. pp.N°29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexes de Manganèse à haut degré d'oxydation. Oxydation chimique et éléctrochimique de complexes Mn(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle Club Metalloprotéines et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Carry Le Rouet, France. pp.N°30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de la complexation du cuivre II par les peptides GGGTH et GGGTHNQW sous-séquence de la protéine du Prion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Studies of Copper (II) Binding Modes in the Prion peptide GGGTHNQW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Blondin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Annuelle Club Metalloprotéines et Modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">The Fourth Partners Meeting of ARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068063v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of Copper (II) Binding Modes in the Prion peptide GGGTHNQW</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Etudes de la complexation du cuivre II par les peptides GGGTH et GGGTHNQW sous séquence de la protéine du Prion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Partners Meeting of ARP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Réunion Annuelle Club Metalloprotéines et Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Carry-le-Rouet, France. pp.N°19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068064v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de la complexation du cuivre II par les peptides GGGTH et GGGTHNQW sous séquence de la protéine du Prion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Etudes de la complexation du cuivre II par les peptides GGGTH et GGGTHNQW sous-séquence de la protéine du Prion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle Club Metalloprotéines et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Carry-le-Rouet, France. pp.N°19</w:t>
+              <w:t xml:space="preserve">, 2004, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068129v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de complexes Mn-oxo par oxidations chimiques et électrochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle Club Metalloprotéines et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse Chimique et Electrochimique d'un nouveau dimère de Mn à pont mono-mu-oxo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du club Métalloprotéines et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimères de Mn(II) à ponts phénolates. Evolution sous contraintes oxydantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du club Métalloprotéines et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Carry-le-rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, structure and characterisation of new manganese complexes with phenolato containing ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6972,51 +7076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3A67C5C"/>
+    <w:nsid w:val="B4706731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7203,51 +7307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-anxolabehere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8708-802X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111770688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Tacchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re&#8208;mallart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anov.70007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bohn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyn Robinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal-David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01870b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude J Salam&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hon Cheah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mendoza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;thanh Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestes Rivada-Wheelaghan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201298" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201600" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyssa Massie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Grotemeyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc No&#235;l" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jackson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200112" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Baggi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Groni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101945" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc07531k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merakeb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS00218F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Noel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Achaibou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#314;ia Achaibou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ic Kanoufi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01379" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Palopoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Ferreyra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Richezzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Foi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2019.05.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00136K" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cometto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chu Lau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00555" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela N. Ledesma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabater" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R. Signorella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2018.04.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.02.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Ledesma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402843y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Vincent Ching" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E. Colmer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc53469c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Ghachtouli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Ching" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenick Leto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41300d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888044v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202480h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888033v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt11858g" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616666v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sav&#233;ant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01078f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geiger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Chattopadhyay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201168j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geiger Ra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leto Df" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorlet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069735v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800551u" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8015172" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SH8FXG82-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702238z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V89RZ8Q9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200601236" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B51DLDN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062063+" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023863v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Sainton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-006-0118-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJS3HQN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500501" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV36JZ8J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Charlot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic050243y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00917364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300374" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K4VW6DS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023870v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Albach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delroisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9436411" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Vincent Ching," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068092v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spadini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girerd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068068v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068053v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-anxolabehere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8708-802X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111770688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217907" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Tacchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re&#8208;mallart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anov.70007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude J Salam&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hon Cheah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bohn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyn Robinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal-David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01870b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mendoza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;thanh Dong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestes Rivada-Wheelaghan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyssa Massie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Grotemeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc No&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jackson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Baggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Groni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101945" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc07531k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merakeb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS00218F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Noel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Achaibou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#314;ia Achaibou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ic Kanoufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Palopoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Ferreyra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Richezzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Foi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2019.05.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00136K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cometto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chu Lau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00555" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela N. Ledesma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabater" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R. Signorella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2018.04.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Ledesma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402843y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Vincent Ching" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E. Colmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc53469c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Ghachtouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Ching" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenick Leto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41300d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202480h" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt11858g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01078f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geiger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Chattopadhyay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201168j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sav&#233;ant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720234v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geiger Ra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leto Df" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorlet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069735v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800551u" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8015172" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SH8FXG82-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702238z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V89RZ8Q9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200601236" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B51DLDN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062063+" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Sainton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-006-0118-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJS3HQN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500501" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV36JZ8J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Charlot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic050243y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00917364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300374" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K4VW6DS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023870v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104219v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Albach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delroisse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9436411" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Vincent Ching," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068101v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spadini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068098v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girerd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068063v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068053v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lance" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>