--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -3292,286 +3292,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and Electronic Structures of Peroxomanganese(III) Complexes Supported by Pentadentate Amino-Pyridine and -Imidazole Ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton-coupled electron transfers in biomimetic water bound metal complexes. The electrochemical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Costentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Geiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domenick Leto</w:t>
+                <w:t xml:space="preserve">Clotilde Policar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarup Chattopadhyay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 148, pp.83-95; discussion 97-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887993v1</w:t>
+                <w:t xml:space="preserve">hal-00616666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-coupled electron transfers in biomimetic water bound metal complexes. The electrochemical approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric and Electronic Structures of Peroxomanganese(III) Complexes Supported by Pentadentate Amino-Pyridine and -Imidazole Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenick Leto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swarup Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (20), pp.10190-10203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic201168j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616666v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and electronic Structures of Peroxomanganeses (III)Complexes supported by Pentadentate Amino-Pyridine and-Imidazole Ligands</w:t>
               </w:r>
@@ -4293,51 +4293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Policar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6237,51 +6237,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de la complexation du cuivre II par les peptides GGGTH et GGGTHNQW sous séquence de la protéine du Prion</w:t>
+                <w:t xml:space="preserve">Etudes de la complexation du cuivre II par les peptides GGGTH et GGGTHNQW sous-séquence de la protéine du Prion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
@@ -6320,93 +6320,93 @@
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle Club Metalloprotéines et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Carry-le-Rouet, France. pp.N°19</w:t>
+              <w:t xml:space="preserve">, 2004, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068129v1</w:t>
+                <w:t xml:space="preserve">hal-00068063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes de la complexation du cuivre II par les peptides GGGTH et GGGTHNQW sous-séquence de la protéine du Prion</w:t>
+                <w:t xml:space="preserve">Etudes de la complexation du cuivre II par les peptides GGGTH et GGGTHNQW sous séquence de la protéine du Prion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
@@ -6445,69 +6445,69 @@
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle Club Metalloprotéines et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">, 2004, Carry-le-Rouet, France. pp.N°19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068063v1</w:t>
+                <w:t xml:space="preserve">hal-00068129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de complexes Mn-oxo par oxidations chimiques et électrochimiques</w:t>
               </w:r>
@@ -7076,51 +7076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4706731"/>
+    <w:nsid w:val="BFA633B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7307,51 +7307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-anxolabehere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8708-802X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111770688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217907" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Tacchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re&#8208;mallart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anov.70007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude J Salam&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hon Cheah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bohn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyn Robinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal-David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01870b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mendoza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;thanh Dong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestes Rivada-Wheelaghan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyssa Massie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Grotemeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc No&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jackson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Baggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Groni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101945" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc07531k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merakeb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS00218F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Noel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Achaibou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#314;ia Achaibou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ic Kanoufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Palopoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Ferreyra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Richezzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Foi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2019.05.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00136K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cometto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chu Lau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00555" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela N. Ledesma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabater" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R. Signorella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2018.04.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Ledesma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402843y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Vincent Ching" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E. Colmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc53469c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Ghachtouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Ching" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenick Leto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41300d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202480h" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt11858g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01078f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geiger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Chattopadhyay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201168j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sav&#233;ant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720234v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geiger Ra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leto Df" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorlet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069735v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800551u" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8015172" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SH8FXG82-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702238z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V89RZ8Q9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200601236" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B51DLDN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062063+" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Sainton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-006-0118-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJS3HQN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500501" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV36JZ8J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Charlot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic050243y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00917364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300374" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K4VW6DS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023870v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104219v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Albach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delroisse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9436411" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Vincent Ching," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068101v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spadini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068098v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girerd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068063v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068053v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lance" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-anxolabehere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8708-802X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111770688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Banse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217907" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05343894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Tacchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re&#8208;mallart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anov.70007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude J Salam&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Hon Cheah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bohn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lyn Robinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell S&#233;n&#233;chal-David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01870b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mendoza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;thanh Dong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestes Rivada-Wheelaghan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;No&#235;l Rebilly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyssa Massie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Grotemeyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc No&#235;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jackson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Baggi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;austic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Groni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101945" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc07531k" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merakeb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS00218F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Noel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Achaibou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02951618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#314;ia Achaibou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frede&#341;ic Kanoufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Palopoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Ferreyra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Conte-Daban" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Richezzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Foi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02315069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2019.05.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT00136K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02316597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cometto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjing Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Chu Lau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00555" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela N. Ledesma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabater" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R. Signorella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2018.04.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Ledesma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402843y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Vincent Ching" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah E. Colmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc53469c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Ghachtouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Ching" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenick Leto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41300d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202480h" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1dt11858g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887954v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01078f" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sav&#233;ant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geiger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarup Chattopadhyay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201168j" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720234v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geiger Ra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leto Df" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chattopadhyay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dorlet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069735v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Blondin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic800551u" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic8015172" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SH8FXG82-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00931789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702238z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V89RZ8Q9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200601236" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B51DLDN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062063+" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Sainton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-006-0118-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJS3HQN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Balland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200500501" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV36JZ8J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Charlot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic050243y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00917364v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Banse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300374" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K4VW6DS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023870v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104219v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Frapart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Albach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delroisse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9436411" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Vincent Ching," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Costentin," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068101v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spadini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068098v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girerd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068053v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lance" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>