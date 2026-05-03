--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -452,196 +452,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARKET INTERNALIZATION OF EXTERNALITIES: WHAT IS FAILING?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autorisation à l'échange sur des externalités: De l'interdiction à l'obligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837214000364⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (2), pp.439-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.652.0439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095867v1</w:t>
+                <w:t xml:space="preserve">hal-03507657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autorisation à l'échange sur des externalités: De l'interdiction à l'obligation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MARKET INTERNALIZATION OF EXTERNALITIES: WHAT IS FAILING?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (2), pp.439-459. </w:t>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (03), pp.331-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.652.0439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1053837214000364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507657v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three roles of the 'Coase theorem' in Coase's works</w:t>
               </w:r>
@@ -1075,629 +1075,634 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories de la firme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contested Markets and Commodification Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vida Panitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Y. Guy, A. Henneguelle, E. Puissant. </w:t>
+              <w:t xml:space="preserve">E. Bertrand, V. Panitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Manuel d'Economie Politique</w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-21, 2023, 9781032037370. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4324/9781003188742-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341995v1</w:t>
+                <w:t xml:space="preserve">hal-04323358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contested Markets and Commodification Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contemporary anti-commodification arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Bertrand, V. Panitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-21, 2023, 9781032037370. </w:t>
+              <w:t xml:space="preserve">, pp.52-71, 2023, 9781032037370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003188742-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003188742-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323358v1</w:t>
+                <w:t xml:space="preserve">hal-04323381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary anti-commodification arguments</w:t>
+                <w:t xml:space="preserve">Seed: Commodification, Decommodification and Commoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vida Panitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003188742-5⟩</w:t>
+              <w:t xml:space="preserve">, 1, Routledge, 2023, 9781003188742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003188742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323381v1</w:t>
+                <w:t xml:space="preserve">hal-04364177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lighthouses</w:t>
+                <w:t xml:space="preserve">Théories de la firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alain Marciano; Giovanni Ramello. </w:t>
+              <w:t xml:space="preserve">Y. Guy, A. Henneguelle, E. Puissant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
+              <w:t xml:space="preserve">Grand Manuel d'Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-160, 2023, 978-2-10-084101-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464642v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coase Theorem (Empirical Tests)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Marciano; Giovanni Ramello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-6, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_628-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Stigler, the first apostle of the Coase theorem</w:t>
+                <w:t xml:space="preserve">Lighthouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Craig Freedman. </w:t>
+              <w:t xml:space="preserve">Alain Marciano; Giovanni Ramello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">George Stigler: Enigmatic Price Theorist of the Twentieth Century</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer New York</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10.1007/978-1-4614-7883-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_629-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03088511v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1730,431 +1735,517 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare et Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-18, 2020, 9782849344743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03088508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets externes des marchés contestés</w:t>
+                <w:t xml:space="preserve">George Stigler, the first apostle of the Coase theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elodie Bertrand, Marie-Xavière Catto. </w:t>
+              <w:t xml:space="preserve">Craig Freedman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les limites du marché : la marchandisation de la nature et du corps</w:t>
+              <w:t xml:space="preserve">George Stigler: Enigmatic Price Theorist of the Twentieth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-42, 2020, 9782849344743</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.445-75, 2020, 978-1-137-56814-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03088509v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03088511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don ou marchandise les deux fictions de la GPA</w:t>
+                <w:t xml:space="preserve">Les effets externes des marchés contestés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Xavière Catto; Kathia Martin-Chenut. </w:t>
+              <w:t xml:space="preserve">Elodie Bertrand, Marie-Xavière Catto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procréation assistée et filiation. AMP et GPA au prisme du droit, de la philosophie et des sciences sociales</w:t>
+              <w:t xml:space="preserve">Les limites du marché : la marchandisation de la nature et du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.213-244, 2019, 978-2-84934-451-4</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mare et martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-42, 2020, 9782849344743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894867v1</w:t>
+                <w:t xml:space="preserve">halshs-03088509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer les phares, en France et en Angleterre : l'exemple de Cordouan</w:t>
+                <w:t xml:space="preserve">Don ou marchandise les deux fictions de la GPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Anne Conchon; David Plouviez; Eric Szulman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Xavière Catto; Kathia Martin-Chenut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le financement des infrastructures de transport XVIIè-début XIXè siècle</w:t>
+              <w:t xml:space="preserve">Procréation assistée et filiation. AMP et GPA au prisme du droit, de la philosophie et des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-260, 2018, 9782111294318</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-244, 2019, 978-2-84934-451-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885089v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financer les phares, en France et en Angleterre : l'exemple de Cordouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guigueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Conchon; David Plouviez; Eric Szulman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le financement des infrastructures de transport XVIIè-début XIXè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGPDE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-260, 2018, 9782111294318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coase and Property Rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Marciano; Giovanni Battista Ramello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer New York</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-4, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_6-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2301,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1622752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-3153152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1744137414000460" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837214000364" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560903552553" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bei068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FE5789B8D055B85BFFFE8CB3DD99008DD3395F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Panitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Commodification/Bertrand-Panitch/p/book/9781032037370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-1-4614-7883-6_629-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_629-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_628-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9781137568144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/procreation-assistee-et-filiation" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigueno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/5153?lang=fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_6-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1622752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-3153152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1744137414000460" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0439" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837214000364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560903552553" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bei068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FE5789B8D055B85BFFFE8CB3DD99008DD3395F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Panitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Commodification/Bertrand-Panitch/p/book/9781032037370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_628-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-1-4614-7883-6_629-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_629-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9781137568144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/procreation-assistee-et-filiation" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigueno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/5153?lang=fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_6-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>