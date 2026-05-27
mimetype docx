--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -1109,135 +1109,113 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contested Markets and Commodification Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théories de la firme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Bertrand, V. Panitch. </w:t>
+              <w:t xml:space="preserve">Y. Guy, A. Henneguelle, E. Puissant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t>
+              <w:t xml:space="preserve">Grand Manuel d'Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003188742-1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-160, 2023, 978-2-10-084101-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323358v1</w:t>
+                <w:t xml:space="preserve">hal-04341995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary anti-commodification arguments</w:t>
               </w:r>
@@ -1312,381 +1290,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed: Commodification, Decommodification and Commoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contested Markets and Commodification Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vida Panitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Bertrand, V. Panitch. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Routledge, 2023, 9781003188742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003188742⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-21, 2023, 9781032037370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003188742-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364177v1</w:t>
+                <w:t xml:space="preserve">hal-04323358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories de la firme</w:t>
+                <w:t xml:space="preserve">Seed: Commodification, Decommodification and Commoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vida Panitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Manuel d'Economie Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Routledge Handbook of Commodification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, 2023, 9781003188742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003188742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04341995v1</w:t>
+                <w:t xml:space="preserve">hal-04364177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coase Theorem (Empirical Tests)</w:t>
+                <w:t xml:space="preserve">Lighthouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Marciano; Giovanni Ramello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer New York, pp.1-6, 2021, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_628-2⟩</w:t>
+                <w:t xml:space="preserve">Springer New York</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10.1007/978-1-4614-7883-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_629-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467017v1</w:t>
+                <w:t xml:space="preserve">hal-03464642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lighthouses</w:t>
+                <w:t xml:space="preserve">Coase Theorem (Empirical Tests)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Marciano; Giovanni Ramello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer New York, pp.1-6, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_628-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer New York</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03464642v1</w:t>
+                <w:t xml:space="preserve">hal-03467017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1622752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-3153152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1744137414000460" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0439" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837214000364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560903552553" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bei068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FE5789B8D055B85BFFFE8CB3DD99008DD3395F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Panitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Commodification/Bertrand-Panitch/p/book/9781032037370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_628-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-1-4614-7883-6_629-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_629-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9781137568144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/procreation-assistee-et-filiation" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigueno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/5153?lang=fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_6-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2019.1622752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-3153152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481745v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1744137414000460" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.652.0439" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02095867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837214000364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672560903552553" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bei068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FE5789B8D055B85BFFFE8CB3DD99008DD3395F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Panitch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Commodification/Bertrand-Panitch/p/book/9781032037370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003188742-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-1-4614-7883-6_629-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_629-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_628-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9781137568144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/procreation-assistee-et-filiation" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigueno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/5153?lang=fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_6-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>