--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1566,191 +1566,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estigarribia Bruno &amp; Pinta Justin (dir). Guarani linguistics in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (1), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jsa.16025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sessarego, Sandro et Tejedo-Herrero, Fernando (éds) 2016. Spanish Language and Sociolinguistic Analysis. xvi, 406 pages. Amsterdam / Philadelphia: John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.167-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19552629-01101006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694491v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03319256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le symbole est-il diabolique ? Duplicité(s) du signe en question</w:t>
               </w:r>
@@ -2951,786 +2951,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La submorphémie à l’épreuve de la traduction poétique. Quelques réflexions autour de Kirĩrĩ ñe'ẽ joapy de Susy Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Federico Bravo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches submorphémiques de l’espagnol. Pour une poétique du signifiant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-134, 2022, 9782753582590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605847v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crear un buscador léxico polígrafo para un corpus multilingüe en lenguas amerindias: el caso de la base de datos langas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fouelefak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zajícová, Lenka (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lenguas indígenas de América Latina: contextos, contactos, conflictos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 (10), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana Vervuert; Iberoamericana/Vuervert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-230, 2022, Lengua y Sociedad en el Mundo Hispánico, 978-84-9192-263-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31819/9783968692616-011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iberoamericana Vervuert; Iberoamericana/Vuervert</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03739148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Federico Bravo. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El ‘pretérito pluscuamperfecto de indicativo’: algo más que un problema terminológico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sinner, Carsten (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches submorphémiques de l’espagnol. Pour une poétique du signifiant</w:t>
+              <w:t xml:space="preserve">Clases y categorías en la gramática española</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-134, 2022, 9782753582590</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Leipzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-203, 2021, 978-3-96023-396-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los usos de pronombres átonos de actores de la Consulta Previa en el Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Language Science Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prácticas lingüísticas heterogéneas: Nuevas perspectivas para el estudio del español en contacto con lenguas amerindias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.229-266, 2021, 978-3-98554-028-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5643295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Español en contacto con lenguas amerindias: nuevas perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez Moreano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santiago Sánchez Moreano; Élodie Blestel (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prácticas lingüísticas heterogéneas: Nuevas perspectivas para el estudio del español en contacto con lenguas amerindias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Science Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-23, 2021, 978-3-96110-332-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5643277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azucena Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élodie Blestel; Azucena Palacios. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variedades del español en contacto con otras lenguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.9-12, 2021, 9783631807538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b17748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entramados lingüísticos e ideológicos a prueba de las prácticas: Español y guaraní en Paraguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sánchez Moreano, Santiago; Blestel, Élodie (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prácticas lingüísticas heterogéneas: Nuevas perspectivas para el estudio del español en contacto con lenguas amerindias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Science Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-86, 2021, 978-3-96110-332-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5643283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submorphémie et réanalyse: le cas du focalisateur aspectuel hína en espagnol paraguayen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fortineau-Brémond, Chrystelle; Pagès, Stéphane (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le morphème en question. Exemples multilingues d'analyse submorphologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-107, 2021, 979-10-320-0296-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132750v1</w:t>
-              </w:r>
-[...490 lines deleted...]
-                <w:t xml:space="preserve">hal-03505562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El focalizador aspectual guaraní hína en español paraguayo (jopara): significado, sintaxis y pragmática</w:t>
               </w:r>
@@ -5169,50 +5169,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Labialización de las nasales finales y prominencia prosódica: Estudio comparativo en tres regiones de español en contacto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Uth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez Moreano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII Congreso de la Asociación Alemana de Hispanistas. Constelaciones - Redes - Transformaciones. LING_6 Variedades del español en contacto con otras lenguas: metodologías, protocolos y modelos de análisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Freie Universität Berlin, Alemania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la refonctionnalisation des morphèmes proclitiques d’origine latine el, la, la et lo chez des sujets bilingues espagnol-guarani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La langue de l'Autre: transferts, frontières et reconfigurations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Apr 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interfaz entre morfología, sintaxis y entonación en hablantes bilingües guaraní-español de Valenzuela (Cordillera), Paraguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5221,237 +5385,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso internacional ALFALito "Dinámicas lingüísticas de las situaciones de contacto"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Azucena Palacios, Oct 2019, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State of the art and current research on Guarani reducido corpora (Paraguay 17-18 C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "La langue de l'Autre: transferts, frontières et reconfigurations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Apr 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop "Christianty, language contact, language change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki; LLACAN, CNRS, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Contact and labialization of final nasals in Spanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Uth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5480,290 +5562,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Sociolinguistics. Insights from Superdiversity, Complexity and Multimodality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Eötvös Loránd University, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Capucine Boidin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Submorphèmes du guarani: empirie et méthodes d’approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élodie Blestel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Christianty, language contact, language change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki; LLACAN, CNRS, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Submorphologie et épistémologie (dans les langues romanes): réflexions autour des protocoles d’approche et d’analyse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille (LICOLAR); Université Rennes 2 (ERIMIT), Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergencia de oraciones hipotácticas en el guaraní colonial (XVIII s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Exploraciones empíricas en la realidad plurilingüe de las Américas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freie Universität, May 2018, Berlin, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319758v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03319756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacto de lenguas y enacción. Algunas reflexiones sobre el jopara paraguayo</w:t>
               </w:r>
@@ -6032,165 +6032,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ejemplos de búsquedas morfosintácticas en la base LANGAS. El problema de las grafías múltiples y sus soluciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Corpus en guaraní de la época colonial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Secretaría de Políticas lingüísticas, Mar 2016, Asunción, Paraguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El tratamiento de los marcadores epistémicos y evidenciales del guaraní en dos gramáticas misioneras. De la tradición grecolatina a la oralidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Guaraní y Quechua, lenguas de cultura letrada en la época colonial : avances y perspectivas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Française d’Asunción, Mar 2016, Asunción, Paraguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319771v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03319770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiologie et interlocution dans le système de la personne en guarani</w:t>
               </w:r>
@@ -7191,51 +7191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F078462F"/>
+    <w:nsid w:val="F741652E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7422,51 +7422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-blestel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-6859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167103601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2762155105814776320002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468831273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diego Balbuena Pantoja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112210147/html?lang=en&amp;amp;srsltid=AfmBOoo847CsP8hF9sL2FQ2bGn1lOyyaEpZpklufcie5BSoqLtZTyYfy#overview" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112210147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iglesias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unimagdalena.edu.co/Editorial/Publicacion/4229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21676/9789587465341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Palacios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5636761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/signifiant-sens-dessus-dessous-le-submorphemie-et-chronoanalyse-en-linguistique-hispanique/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auhagen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61820/semas.2683-3301.v6n11.171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/fyf.v37n1.104644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221727v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaumatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.92" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec Lloret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3967" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/rili-2015-132610" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.2100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092948v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouelefak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=199692" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783968692616-011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605847v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4822/approches-submorphemiques-de-l-espagnol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643277" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998627v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879436v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643295" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univerlag-leipzig.de/catalog/bookstore/category/197-tudes_linguistiquesLinguistische_Studien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505562v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643283" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110605679-009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fontanier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.31819/9783954876648/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783954876648-010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialaxac.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Reich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Penner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara G&#243;mez Seibane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319756v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03319699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04002910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-blestel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-6859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167103601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2762155105814776320002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468831273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diego Balbuena Pantoja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112210147/html?lang=en&amp;amp;srsltid=AfmBOoo847CsP8hF9sL2FQ2bGn1lOyyaEpZpklufcie5BSoqLtZTyYfy#overview" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112210147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iglesias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unimagdalena.edu.co/Editorial/Publicacion/4229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21676/9789587465341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Palacios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5636761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/signifiant-sens-dessus-dessous-le-submorphemie-et-chronoanalyse-en-linguistique-hispanique/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auhagen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61820/semas.2683-3301.v6n11.171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/fyf.v37n1.104644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221727v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaumatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.92" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec Lloret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3967" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/rili-2015-132610" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.2100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092948v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605847v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4822/approches-submorphemiques-de-l-espagnol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouelefak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=199692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783968692616-011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univerlag-leipzig.de/catalog/bookstore/category/197-tudes_linguistiquesLinguistische_Studien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643277" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110605679-009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fontanier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.31819/9783954876648/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783954876648-010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialaxac.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Reich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Penner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara G&#243;mez Seibane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319758v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03319699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04002910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>