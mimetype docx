--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -3145,424 +3145,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los usos de pronombres átonos de actores de la Consulta Previa en el Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Language Science Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prácticas lingüísticas heterogéneas: Nuevas perspectivas para el estudio del español en contacto con lenguas amerindias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.229-266, 2021, 978-3-98554-028-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5643295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Español en contacto con lenguas amerindias: nuevas perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez Moreano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santiago Sánchez Moreano; Élodie Blestel (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prácticas lingüísticas heterogéneas: Nuevas perspectivas para el estudio del español en contacto con lenguas amerindias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Science Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-23, 2021, 978-3-96110-332-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5643277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azucena Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élodie Blestel; Azucena Palacios. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variedades del español en contacto con otras lenguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.9-12, 2021, 9783631807538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b17748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El ‘pretérito pluscuamperfecto de indicativo’: algo más que un problema terminológico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sinner, Carsten (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clases y categorías en la gramática española</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Leipzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-203, 2021, 978-3-96023-396-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221728v1</w:t>
-              </w:r>
-[...309 lines deleted...]
-                <w:t xml:space="preserve">hal-03998627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entramados lingüísticos e ideológicos a prueba de las prácticas: Español y guaraní en Paraguay</w:t>
               </w:r>
@@ -5169,50 +5169,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur la refonctionnalisation des morphèmes proclitiques d’origine latine el, la, la et lo chez des sujets bilingues espagnol-guarani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La langue de l'Autre: transferts, frontières et reconfigurations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Apr 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfaz entre morfología, sintaxis y entonación en hablantes bilingües guaraní-español de Valenzuela (Cordillera), Paraguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso internacional ALFALito "Dinámicas lingüísticas de las situaciones de contacto"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Azucena Palacios, Oct 2019, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Labialización de las nasales finales y prominencia prosódica: Estudio comparativo en tres regiones de español en contacto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Uth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5234,208 +5385,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congreso de la Asociación Alemana de Hispanistas. Constelaciones - Redes - Transformaciones. LING_6 Variedades del español en contacto con otras lenguas: metodologías, protocolos y modelos de análisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Freie Universität Berlin, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136158v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03319754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art and current research on Guarani reducido corpora (Paraguay 17-18 C.)</w:t>
               </w:r>
@@ -7191,51 +7191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F741652E"/>
+    <w:nsid w:val="141104E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7422,51 +7422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-blestel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-6859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167103601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2762155105814776320002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468831273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diego Balbuena Pantoja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112210147/html?lang=en&amp;amp;srsltid=AfmBOoo847CsP8hF9sL2FQ2bGn1lOyyaEpZpklufcie5BSoqLtZTyYfy#overview" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112210147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iglesias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unimagdalena.edu.co/Editorial/Publicacion/4229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21676/9789587465341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Palacios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5636761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/signifiant-sens-dessus-dessous-le-submorphemie-et-chronoanalyse-en-linguistique-hispanique/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auhagen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61820/semas.2683-3301.v6n11.171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/fyf.v37n1.104644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221727v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaumatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.92" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec Lloret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3967" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/rili-2015-132610" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.2100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092948v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605847v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4822/approches-submorphemiques-de-l-espagnol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouelefak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=199692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783968692616-011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univerlag-leipzig.de/catalog/bookstore/category/197-tudes_linguistiquesLinguistische_Studien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643277" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110605679-009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fontanier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.31819/9783954876648/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783954876648-010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialaxac.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Reich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Penner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara G&#243;mez Seibane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319758v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03319699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04002910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-blestel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-6859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167103601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2762155105814776320002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468831273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diego Balbuena Pantoja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112210147/html?lang=en&amp;amp;srsltid=AfmBOoo847CsP8hF9sL2FQ2bGn1lOyyaEpZpklufcie5BSoqLtZTyYfy#overview" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112210147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iglesias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unimagdalena.edu.co/Editorial/Publicacion/4229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21676/9789587465341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Palacios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5636761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/signifiant-sens-dessus-dessous-le-submorphemie-et-chronoanalyse-en-linguistique-hispanique/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auhagen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61820/semas.2683-3301.v6n11.171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/fyf.v37n1.104644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221727v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaumatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.92" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec Lloret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3967" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/rili-2015-132610" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.2100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092948v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605847v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4822/approches-submorphemiques-de-l-espagnol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouelefak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=199692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783968692616-011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643277" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univerlag-leipzig.de/catalog/bookstore/category/197-tudes_linguistiquesLinguistische_Studien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110605679-009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fontanier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.31819/9783954876648/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783954876648-010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialaxac.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Reich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Penner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara G&#243;mez Seibane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319758v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03319699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04002910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>