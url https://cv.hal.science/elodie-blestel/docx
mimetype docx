--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -1566,191 +1566,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sessarego, Sandro et Tejedo-Herrero, Fernando (éds) 2016. Spanish Language and Sociolinguistic Analysis. xvi, 406 pages. Amsterdam / Philadelphia: John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Language Contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19552629-01101006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estigarribia Bruno &amp; Pinta Justin (dir). Guarani linguistics in the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104 (1), pp.289-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/jsa.16025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319256v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01694491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le symbole est-il diabolique ? Duplicité(s) du signe en question</w:t>
               </w:r>
@@ -2107,433 +2107,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contact de langues et convergence morphosyntaxique: quelle est la nature du changement? Le cas de había sido au Paraguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epilogos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.141-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nouvelle politique panhispanique des Académies de la langue espagnole : une question de « frontières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Le Tallec Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amerika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/amerika.7095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contact de langues et convergence morphosyntaxique: quelle est la nature du changement? Le cas de había sido au Paraguay</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penner Hedy. Guaraní aquí. Jopara allá: Reflexiones sobre la (socio)lingüística paraguaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilogos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 153 (3), pp.171-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.153.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedy Penner. 2015. Guaraní aquí. Jopara allá: Reflexiones sobre la (socio)lingüística paraguaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingüística ALFAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.145-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le plus-que-parfait persiste et signe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Le signifiant espagnol : de l'unicité à l'iconicité, 64, http://praxematique.revues.org/3967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/praxematique.3967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330688v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-01330709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation. La linguistique du signifiant: fondements et prolongements</w:t>
               </w:r>
@@ -3145,338 +3145,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los usos de pronombres átonos de actores de la Consulta Previa en el Perú</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carola Mick</w:t>
+                <w:t xml:space="preserve">Español en contacto con lenguas amerindias: nuevas perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez Moreano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Language Science Press. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santiago Sánchez Moreano; Élodie Blestel (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prácticas lingüísticas heterogéneas: Nuevas perspectivas para el estudio del español en contacto con lenguas amerindias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.229-266, 2021, 978-3-98554-028-0. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Science Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-23, 2021, 978-3-96110-332-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5643277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azucena Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élodie Blestel; Azucena Palacios. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variedades del español en contacto con otras lenguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.9-12, 2021, 9783631807538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b17748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los usos de pronombres átonos de actores de la Consulta Previa en el Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sánchez Moreano</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Santiago Sánchez Moreano; Élodie Blestel (éds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Language Science Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prácticas lingüísticas heterogéneas: Nuevas perspectivas para el estudio del español en contacto con lenguas amerindias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5643277⟩</w:t>
+              <w:t xml:space="preserve">, , pp.229-266, 2021, 978-3-98554-028-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5643295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-03998627v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El ‘pretérito pluscuamperfecto de indicativo’: algo más que un problema terminológico</w:t>
               </w:r>
@@ -5169,178 +5169,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interfaz entre morfología, sintaxis y entonación en hablantes bilingües guaraní-español de Valenzuela (Cordillera), Paraguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso internacional ALFALito "Dinámicas lingüísticas de las situaciones de contacto"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Azucena Palacios, Oct 2019, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur la refonctionnalisation des morphèmes proclitiques d’origine latine el, la, la et lo chez des sujets bilingues espagnol-guarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "La langue de l'Autre: transferts, frontières et reconfigurations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319755v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03319754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labialización de las nasales finales y prominencia prosódica: Estudio comparativo en tres regiones de español en contacto</w:t>
               </w:r>
@@ -5592,50 +5592,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emergencia de oraciones hipotácticas en el guaraní colonial (XVIII s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Exploraciones empíricas en la realidad plurilingüe de las Américas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität, May 2018, Berlin, Alemania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Submorphèmes du guarani: empirie et méthodes d’approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5644,126 +5713,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Submorphologie et épistémologie (dans les langues romanes): réflexions autour des protocoles d’approche et d’analyse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Aix-Marseille (LICOLAR); Université Rennes 2 (ERIMIT), Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319756v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03319758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacto de lenguas y enacción. Algunas reflexiones sobre el jopara paraguayo</w:t>
               </w:r>
@@ -6308,165 +6308,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les marques de personne en guarani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Langue Guarani et Tupi: Histoire, Anthropologie et Linguistique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Funciones pragmático-discursivas del pluscuamperfecto español en el género narrativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIII Simposio Internacional Sociedad Española de Lingüística (SEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Castilla-La Mancha, Jan 2014, Ciudad Real, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319768v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03319767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un générateur de graphies pour la base LANGAS</w:t>
               </w:r>
@@ -7191,51 +7191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="141104E0"/>
+    <w:nsid w:val="A543CA09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7422,51 +7422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-blestel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-6859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167103601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2762155105814776320002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468831273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diego Balbuena Pantoja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112210147/html?lang=en&amp;amp;srsltid=AfmBOoo847CsP8hF9sL2FQ2bGn1lOyyaEpZpklufcie5BSoqLtZTyYfy#overview" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112210147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iglesias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unimagdalena.edu.co/Editorial/Publicacion/4229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21676/9789587465341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Palacios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5636761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/signifiant-sens-dessus-dessous-le-submorphemie-et-chronoanalyse-en-linguistique-hispanique/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auhagen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61820/semas.2683-3301.v6n11.171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/fyf.v37n1.104644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221727v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaumatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.92" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec Lloret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3967" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/rili-2015-132610" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.2100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092948v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605847v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4822/approches-submorphemiques-de-l-espagnol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouelefak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=199692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783968692616-011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643277" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univerlag-leipzig.de/catalog/bookstore/category/197-tudes_linguistiquesLinguistische_Studien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110605679-009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fontanier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.31819/9783954876648/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783954876648-010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialaxac.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Reich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Penner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara G&#243;mez Seibane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319758v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03319699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04002910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-blestel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-6859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167103601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2762155105814776320002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468831273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diego Balbuena Pantoja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112210147/html?lang=en&amp;amp;srsltid=AfmBOoo847CsP8hF9sL2FQ2bGn1lOyyaEpZpklufcie5BSoqLtZTyYfy#overview" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112210147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iglesias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unimagdalena.edu.co/Editorial/Publicacion/4229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21676/9789587465341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Palacios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5636761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/signifiant-sens-dessus-dessous-le-submorphemie-et-chronoanalyse-en-linguistique-hispanique/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auhagen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61820/semas.2683-3301.v6n11.171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/fyf.v37n1.104644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221727v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaumatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.92" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337487v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec Lloret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0171" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/rili-2015-132610" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.2100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092948v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605847v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4822/approches-submorphemiques-de-l-espagnol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouelefak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=199692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783968692616-011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643277" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998627v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univerlag-leipzig.de/catalog/bookstore/category/197-tudes_linguistiquesLinguistische_Studien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110605679-009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fontanier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.31819/9783954876648/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783954876648-010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialaxac.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Reich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Penner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara G&#243;mez Seibane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319756v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319768v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03319699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04002910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>