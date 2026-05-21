--- v3 (2026-04-30)
+++ v4 (2026-05-21)
@@ -1566,191 +1566,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estigarribia Bruno &amp; Pinta Justin (dir). Guarani linguistics in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (1), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jsa.16025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sessarego, Sandro et Tejedo-Herrero, Fernando (éds) 2016. Spanish Language and Sociolinguistic Analysis. xvi, 406 pages. Amsterdam / Philadelphia: John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Language Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.167-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19552629-01101006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694491v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03319256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le symbole est-il diabolique ? Duplicité(s) du signe en question</w:t>
               </w:r>
@@ -2107,433 +2107,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nouvelle politique panhispanique des Académies de la langue espagnole : une question de « frontières »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Le Tallec Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amerika.7095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contact de langues et convergence morphosyntaxique: quelle est la nature du changement? Le cas de había sido au Paraguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilogos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5, pp.141-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le plus-que-parfait persiste et signe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/amerika.7095⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le signifiant espagnol : de l'unicité à l'iconicité, 64, http://praxematique.revues.org/3967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.3967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedy Penner. 2015. Guaraní aquí. Jopara allá: Reflexiones sobre la (socio)lingüística paraguaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingüística ALFAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.145-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penner Hedy. Guaraní aquí. Jopara allá: Reflexiones sobre la (socio)lingüística paraguaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 153 (3), pp.171-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.153.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330709v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01330688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation. La linguistique du signifiant: fondements et prolongements</w:t>
               </w:r>
@@ -3145,151 +3145,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Español en contacto con lenguas amerindias: nuevas perspectivas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sánchez Moreano</w:t>
+                <w:t xml:space="preserve">Los usos de pronombres átonos de actores de la Consulta Previa en el Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Santiago Sánchez Moreano; Élodie Blestel (éds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Language Science Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prácticas lingüísticas heterogéneas: Nuevas perspectivas para el estudio del español en contacto con lenguas amerindias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, , pp.229-266, 2021, 978-3-98554-028-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5643295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Español en contacto con lenguas amerindias: nuevas perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez Moreano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santiago Sánchez Moreano; Élodie Blestel (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prácticas lingüísticas heterogéneas: Nuevas perspectivas para el estudio del español en contacto con lenguas amerindias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Science Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-23, 2021, 978-3-96110-332-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5643277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3318,165 +3426,57 @@
               <w:t xml:space="preserve">Variedades del español en contacto con otras lenguas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.9-12, 2021, 9783631807538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b17748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998627v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03879436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El ‘pretérito pluscuamperfecto de indicativo’: algo más que un problema terminológico</w:t>
               </w:r>
@@ -4682,51 +4682,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4854,358 +4854,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde : présentation des recherches et questionnements actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Fortineau-Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vicente Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systématiques du signifiant dans les langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élodie Blestel (Sorbonne Nouvelle) et Marine Poirier (Lille), Nov 2022, Univertsité Sorbonne Nouvelle, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">No, no me gusta ese cantadito que tienen ellos…&amp;quot;. Variabilité phonique et sémiotisation orientée sur la côte caraïbe colombienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EILA "Quem canta seus males espanta"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percepción del contacto lingüístico en el Caribe colombiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio Internacional « Avanzando en el Contacto Lingüístico a partir del COREC »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iconicité et discrimination (méta)linguistique: le cas du parler 'frappé' de la côte caraïbe colombienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILL13 : Iconicity in Language and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacto de lenguas: cuando el hablante se sitúa en el centro de la investigación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azucena Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gómez Seibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uli Reich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abralin ao Vivo - Linguists Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abralin, May 2020, Campinas, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la refonctionnalisation des morphèmes proclitiques d’origine latine el, la, la et lo chez des sujets bilingues espagnol-guarani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La langue de l'Autre: transferts, frontières et reconfigurations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Apr 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaz entre morfología, sintaxis y entonación en hablantes bilingües guaraní-español de Valenzuela (Cordillera), Paraguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5221,142 +5415,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso internacional ALFALito "Dinámicas lingüísticas de las situaciones de contacto"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Azucena Palacios, Oct 2019, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labialización de las nasales finales y prominencia prosódica: Estudio comparativo en tres regiones de español en contacto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Uth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5385,155 +5510,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congreso de la Asociación Alemana de Hispanistas. Constelaciones - Redes - Transformaciones. LING_6 Variedades del español en contacto con otras lenguas: metodologías, protocolos y modelos de análisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Freie Universität Berlin, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art and current research on Guarani reducido corpora (Paraguay 17-18 C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Christianty, language contact, language change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Helsinki; LLACAN, CNRS, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Contact and labialization of final nasals in Spanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Uth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5562,142 +5687,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Sociolinguistics. Insights from Superdiversity, Complexity and Multimodality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Eötvös Loránd University, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergencia de oraciones hipotácticas en el guaraní colonial (XVIII s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Exploraciones empíricas en la realidad plurilingüe de las Américas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freie Universität, May 2018, Berlin, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submorphèmes du guarani: empirie et méthodes d’approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5713,280 +5838,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Submorphologie et épistémologie (dans les langues romanes): réflexions autour des protocoles d’approche et d’analyse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Aix-Marseille (LICOLAR); Université Rennes 2 (ERIMIT), Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacto de lenguas y enacción. Algunas reflexiones sobre el jopara paraguayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude "Variétés d’espagnol en contact avec des langues amérindiennes: systèmes en contact ou pratiques langagières hétérogènes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El focalizador de origen guaraní -hína en español paraguayo (jopara)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso ALFAL XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Colombia, Jul 2017, Bogotá, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La focalización del sujeto en español jopara: elementos de semántica y de morfosintaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXV Romanistentag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Zürich, Oct 2017, Zürich, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polarité verbo-nominale du guarani à la lumière de la chronosyntaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6002,810 +6127,810 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Les ChronosyntaxeS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille 3, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejemplos de búsquedas morfosintácticas en la base LANGAS. El problema de las grafías múltiples y sus soluciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Corpus en guaraní de la época colonial"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Secretaría de Políticas lingüísticas, Mar 2016, Asunción, Paraguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El tratamiento de los marcadores epistémicos y evidenciales del guaraní en dos gramáticas misioneras. De la tradición grecolatina a la oralidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Guaraní y Quechua, lenguas de cultura letrada en la época colonial : avances y perspectivas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Française d’Asunción, Mar 2016, Asunción, Paraguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiologie et interlocution dans le système de la personne en guarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Penser/parler (Langue et frontière, 2)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Apr 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La typologie linguistique au service de l’histoire des indépendances: étude contrastive d’un corpus bilingue guarani-espagnol du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Colloque International de Linguistique ibéro-romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funciones pragmático-discursivas del pluscuamperfecto español en el género narrativo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blestel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLIII Simposio Internacional Sociedad Española de Lingüística (SEL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Castilla-La Mancha, Jan 2014, Ciudad Real, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marques de personne en guarani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Langue Guarani et Tupi: Histoire, Anthropologie et Linguistique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un générateur de graphies pour la base LANGAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIe Journée d’étude "Langue Guarani et Tupi: Histoire, Anthropologie et Linguistique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le plus-que-parfait persiste et signe. Unicité signifiante et variation discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Étude "Du même et de l’autre. Identités et différences en linguistique hispanique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Mar 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects morphosyntaxiques de la variété dialectale de l'espagnol du Paraguay : Restructurations du système verbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vues et contrevues (Actes du XIIe Colloque international de Linguistique ibéro-romane)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Rennes, France. pp.385-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexiones sobre un caso de calco morfosintáctico en el marco de la linguística del significante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII Jornadas de Actualización de Directores y Profesores del Ateneo de la Lengua y Cultura Guaraní</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Asuncion, Paraguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El morfema guaraní -ra'e, valores y empleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foro Internacional Para Celebrar El Reconocimiento Del Guarani Como Idioma Oficial Del Mercosur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Asuncion, Paraguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6815,100 +6940,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nouvelle approche du « plus-que-parfait » en espagnol contemporain. Unicité du signe, motivation, variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Rennes 2 Haute Bretagne, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03319699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6918,91 +7043,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux confins de la signifiance : pour une conception énactive du signe en espagnol américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Rennes 2, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04423499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7012,118 +7137,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variétés linguistiques en contact en Amérique du sud, entretien avec Élodie Blestel (Université Sorbonne Nouvelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kexin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7191,51 +7316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A543CA09"/>
+    <w:nsid w:val="DDE13A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7422,51 +7547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-blestel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-6859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167103601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2762155105814776320002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468831273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diego Balbuena Pantoja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112210147/html?lang=en&amp;amp;srsltid=AfmBOoo847CsP8hF9sL2FQ2bGn1lOyyaEpZpklufcie5BSoqLtZTyYfy#overview" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112210147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iglesias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unimagdalena.edu.co/Editorial/Publicacion/4229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21676/9789587465341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Palacios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5636761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/signifiant-sens-dessus-dessous-le-submorphemie-et-chronoanalyse-en-linguistique-hispanique/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auhagen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61820/semas.2683-3301.v6n11.171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/fyf.v37n1.104644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221727v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaumatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.92" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337487v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec Lloret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0171" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/rili-2015-132610" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.2100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092948v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605847v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4822/approches-submorphemiques-de-l-espagnol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouelefak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=199692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783968692616-011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643277" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998627v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univerlag-leipzig.de/catalog/bookstore/category/197-tudes_linguistiquesLinguistische_Studien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110605679-009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fontanier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.31819/9783954876648/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783954876648-010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialaxac.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Reich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Penner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686641v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara G&#243;mez Seibane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136157v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319756v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319765v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319768v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319766v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03319699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04002910v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-blestel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7257-6859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167103601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2762155105814776320002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468831273" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blestel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diego Balbuena Pantoja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/isbn/9783112210147/html?lang=en&amp;amp;srsltid=AfmBOoo847CsP8hF9sL2FQ2bGn1lOyyaEpZpklufcie5BSoqLtZTyYfy#overview" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112210147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Iglesias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unimagdalena.edu.co/Editorial/Publicacion/4229" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21676/9789587465341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Palacios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17748" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/book/236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5636761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Fortineau-Br&#233;mond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/signifiant-sens-dessus-dessous-le-submorphemie-et-chronoanalyse-en-linguistique-hispanique/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3796" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auhagen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Uth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61820/semas.2683-3301.v6n11.171" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/fyf.v37n1.104644" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.14622" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221727v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552629-01101006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v2i1.210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaumatin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.2826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3.92" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec Lloret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.7095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3967" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.153.0171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3799" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/rili-2015-132610" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.2100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330696v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092948v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605847v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/4822/approches-submorphemiques-de-l-espagnol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouelefak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=199692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783968692616-011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643277" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univerlag-leipzig.de/catalog/bookstore/category/197-tudes_linguistiquesLinguistische_Studien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5643283" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110605679-009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Fontanier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.31819/9783954876648/html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31819/9783954876648-010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialaxac.com/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Candea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Reich" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedy Penner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724025v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05609859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vicente Lozano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686641v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara G&#243;mez Seibane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319754v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319760v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319769v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633084v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03319699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04423499v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04002910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>