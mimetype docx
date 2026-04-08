--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -420,183 +420,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mal en deux maux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Boissard</w:t>
+                <w:t xml:space="preserve">Le climat affectif dans le dispositif de Milgram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (2), pp.62-81. </w:t>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Revisiting Stanley Milgram’s Experiment. What Lessons Can We Learn from It Today?, 28-2, pp.175-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5195/errs.2024.671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11pty⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852365v1</w:t>
+                <w:t xml:space="preserve">hal-04691574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat affectif dans le dispositif de Milgram</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Boissard</w:t>
+                <w:t xml:space="preserve">Le mal en deux maux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Revisiting Stanley Milgram’s Experiment. What Lessons Can We Learn from It Today?, 28-2, pp.175-191. </w:t>
+              <w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.62-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11pty⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5195/errs.2024.671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691574v1</w:t>
+                <w:t xml:space="preserve">hal-04852365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is depression a vague concept in psychiatry?</w:t>
               </w:r>
@@ -1146,51 +1146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Boissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.781.0238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271332v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515089.2025.2562056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.253.0369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122535ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2024.671" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/LSRSPS.V11I1.5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Boissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.781.0238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271332v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515089.2025.2562056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.253.0369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122535ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2024.671" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/LSRSPS.V11I1.5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>