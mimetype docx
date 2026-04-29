--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -100,217 +100,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Andrault , Le Fer ou le feu: Penser la douleur après Descartes (Paris: Classiques Garnier, 2024), 150 × 220 mm, 390 p., bibliogr., index nominum, index rerum, coll. «Les Anciens et les Modernes: Études de philosophie».</w:t>
+                <w:t xml:space="preserve">The unity of depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Boissard</w:t>
+                <w:t xml:space="preserve">Elodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Varia, 78, pp.238-239. </w:t>
+              <w:t xml:space="preserve">Philosophical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhs.781.0238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09515089.2025.2562056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271330v1</w:t>
+                <w:t xml:space="preserve">hal-05271332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unity of depression</w:t>
+                <w:t xml:space="preserve">Raphaële Andrault , Le Fer ou le feu: Penser la douleur après Descartes (Paris: Classiques Garnier, 2024), 150 × 220 mm, 390 p., bibliogr., index nominum, index rerum, coll. «Les Anciens et les Modernes: Études de philosophie».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Boissard</w:t>
+                <w:t xml:space="preserve">Élodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Varia, 78, pp.238-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09515089.2025.2562056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhs.781.0238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271332v1</w:t>
+                <w:t xml:space="preserve">hal-05271330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humeur dépressive : phénoménologie, intentionnalité, rôle fonctionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, pp.369-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -344,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Parot, L’esprit en héritage. D’où vient l’esprit qui hante la psychologie ?, Paris : Éditions Matériologiques, 2022, 252 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 52 (1), pp.294-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -420,213 +420,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat affectif dans le dispositif de Milgram</w:t>
+                <w:t xml:space="preserve">Le mal en deux maux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Boissard</w:t>
+                <w:t xml:space="preserve">Elodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Revisiting Stanley Milgram’s Experiment. What Lessons Can We Learn from It Today?, 28-2, pp.175-191. </w:t>
+              <w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.62-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11pty⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5195/errs.2024.671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691574v1</w:t>
+                <w:t xml:space="preserve">hal-04852365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mal en deux maux</w:t>
+                <w:t xml:space="preserve">Le climat affectif dans le dispositif de Milgram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Boissard</w:t>
+                <w:t xml:space="preserve">Élodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (2), pp.62-81. </w:t>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Revisiting Stanley Milgram’s Experiment. What Lessons Can We Learn from It Today?, 28-2, pp.175-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5195/errs.2024.671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11pty⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852365v1</w:t>
+                <w:t xml:space="preserve">hal-04691574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is depression a vague concept in psychiatry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lato Sensu, revue de la Société de philosophie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.45-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -660,51 +660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexithymie, émotions et langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implications philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -729,51 +729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépression, une tristesse pathologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77 (2), pp.31-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -798,51 +798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi reconnaît-on les humeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philonsorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.31-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -908,51 +908,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kristanek (dir.), l'Encyclopédie philosophique (en ligne) https://encyclo-philo.fr/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1146,51 +1146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Boissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.781.0238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271332v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515089.2025.2562056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.253.0369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122535ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2024.671" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/LSRSPS.V11I1.5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515089.2025.2562056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.781.0238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.253.0369" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122535ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2024.671" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20416/LSRSPS.V11I1.5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2084" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>