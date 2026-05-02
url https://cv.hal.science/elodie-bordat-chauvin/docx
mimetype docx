--- v0 (2026-04-08)
+++ v1 (2026-05-02)
@@ -370,174 +370,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(De)politicising Argentinian cultural policy? an analysis of Macri’s cultural policy (2015–19)</w:t>
+                <w:t xml:space="preserve">Se taire, donner de la voix ou partir ? Ethnographie d’un programme socioculturel argentin en contexte d’austérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Trends</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, pp.61-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071189v1</w:t>
+                <w:t xml:space="preserve">hal-04071173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se taire, donner de la voix ou partir ? Ethnographie d’un programme socioculturel argentin en contexte d’austérité</w:t>
+                <w:t xml:space="preserve">(De)politicising Argentinian cultural policy? an analysis of Macri’s cultural policy (2015–19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultural Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp.169-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09548963.2021.1996204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071173v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cultura y la austeridad. Análisis etnográfico en un programa cultural en la Argentina de M. Macri</w:t>
               </w:r>
@@ -1022,174 +1022,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01712609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les héros ne sont le patrimoine unique de personne ». Les enjeux des célébrations du Bicentenaire de l'Indépendance et du Centenaire de la Révolution mexicaine de 2010</w:t>
+                <w:t xml:space="preserve">Institutionalization and change in cultural policy: CONACULTA and cultural policy in Mexico (1988–2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bordat</w:t>
+                <w:t xml:space="preserve">Elodie Marie Bordat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cultural Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.222 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10286632.2011.638980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01712637v1</w:t>
+                <w:t xml:space="preserve">halshs-01712555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionalization and change in cultural policy: CONACULTA and cultural policy in Mexico (1988–2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Marie Bordat</w:t>
+                <w:t xml:space="preserve">« Les héros ne sont le patrimoine unique de personne ». Les enjeux des célébrations du Bicentenaire de l'Indépendance et du Centenaire de la Révolution mexicaine de 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bordat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cultural Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01712555v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01712637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1716,51 +1716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cine e identidad : un análisis de las políticas de fomento al cine en Argentina y en México en el siglo XX. (Axe VI, Symposium 26)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Independencias - Dependencias - Interdependencias, VI Congreso CEISAL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Toulouse, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2111,51 +2111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Desarrollo” y “diversidad cultural” en el marco de la integración regional y la globalización: El caso de las políticas argentinas y mexicanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultura y desarrollo en América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2212,51 +2212,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques du changement dans l’action publique. Une analyse comparative historique des politiques culturelles mexicaine et argentine (1983-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Sciences Po Aix, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2452,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346616v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bordat-Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003277767-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bordat-Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0881" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Vlassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.3678" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2021.1996204" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lamp.12091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bordat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marie Bordat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2011.638980" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mart&#237;n Zamorano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgcediciones.com.ar/libros/tramas-de-la-politica-cultural-en-argentina/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01712544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346616v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bordat-Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003277767-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bordat-Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0881" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Vlassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.3678" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2021.1996204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lamp.12091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marie Bordat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2011.638980" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bordat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mart&#237;n Zamorano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgcediciones.com.ar/libros/tramas-de-la-politica-cultural-en-argentina/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01712544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>