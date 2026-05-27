--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -197,347 +197,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu &amp;quot;Négrier (Emmanuel), Djakouane (Aurélien) – Festivals, territoire et société. – Paris, Ministère de la Culture-DEPS, Presses de Sciences Po, 2021 (Questions de culture). 260 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfert, importation ou redéfinition : comment les modèles d’action culturelle circulent-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bordat-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Bordat-Chauvin</w:t>
+                <w:t xml:space="preserve">Antonios Vlassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 72 (5), pp.881-881. </w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.725.0881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bssg.3678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346643v1</w:t>
+                <w:t xml:space="preserve">hal-04361891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert, importation ou redéfinition : comment les modèles d’action culturelle circulent-ils ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu &amp;quot;Négrier (Emmanuel), Djakouane (Aurélien) – Festivals, territoire et société. – Paris, Ministère de la Culture-DEPS, Presses de Sciences Po, 2021 (Questions de culture). 260 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonios Vlassis</w:t>
+                <w:t xml:space="preserve">Élodie Bordat-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 72 (5), pp.881-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bssg.3678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.725.0881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361891v1</w:t>
+                <w:t xml:space="preserve">hal-04346643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se taire, donner de la voix ou partir ? Ethnographie d’un programme socioculturel argentin en contexte d’austérité</w:t>
+                <w:t xml:space="preserve">(De)politicising Argentinian cultural policy? an analysis of Macri’s cultural policy (2015–19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultural Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (2), pp.169-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09548963.2021.1996204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071173v1</w:t>
+                <w:t xml:space="preserve">hal-04071189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(De)politicising Argentinian cultural policy? an analysis of Macri’s cultural policy (2015–19)</w:t>
+                <w:t xml:space="preserve">Se taire, donner de la voix ou partir ? Ethnographie d’un programme socioculturel argentin en contexte d’austérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Trends</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier d'Histoire Immédiate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, pp.61-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09548963.2021.1996204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04071189v1</w:t>
+                <w:t xml:space="preserve">hal-04071173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cultura y la austeridad. Análisis etnográfico en un programa cultural en la Argentina de M. Macri</w:t>
               </w:r>
@@ -808,51 +808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques du changement dans l’action publique. Une analyse comparative historique des politiques culturelles mexicaine et argentine (1983-2009) (Article tiré de la thèse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Bordat-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITA - Revue Interdisciplinaire de Travaux sur les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -959,51 +959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE LA MOBILISATION À L'INSTITUTIONNALISATION : UNE ANALYSE COMPARATIVE HISTORIQUE DES POLITIQUES CULTURELLES AU MEXIQUE ET EN ARGENTINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Bordat-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1022,174 +1022,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01712609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionalization and change in cultural policy: CONACULTA and cultural policy in Mexico (1988–2006)</w:t>
+                <w:t xml:space="preserve">« Les héros ne sont le patrimoine unique de personne ». Les enjeux des célébrations du Bicentenaire de l'Indépendance et du Centenaire de la Révolution mexicaine de 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Marie Bordat</w:t>
+                <w:t xml:space="preserve">Elodie Bordat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cultural Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01712555v1</w:t>
+                <w:t xml:space="preserve">halshs-01712637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les héros ne sont le patrimoine unique de personne ». Les enjeux des célébrations du Bicentenaire de l'Indépendance et du Centenaire de la Révolution mexicaine de 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bordat</w:t>
+                <w:t xml:space="preserve">Institutionalization and change in cultural policy: CONACULTA and cultural policy in Mexico (1988–2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Marie Bordat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE (Travaux et recherches dans les Amériques du Centre)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cultural Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.222 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10286632.2011.638980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01712637v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01712555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1283,247 +1283,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Cantate pour les Olympiades. Ethnographie d’un projet participatif au long cours</w:t>
+                <w:t xml:space="preserve">Pensar los procesos de institucionalización y cambio en las políticas culturales. Reflexiones desde el caso latinoamericano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Villes en scène - Faire : participation des habitants et acteurs du territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magali Sizorn; Marien Cordier, Dec 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude “Politiques culturelles en Amérique latine. Regards croisé avec la France”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valenzuela Ana; Gorr Alejandro; Mongis Baptiste, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690606v1</w:t>
+                <w:t xml:space="preserve">hal-04690621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensar los procesos de institucionalización y cambio en las políticas culturales. Reflexiones desde el caso latinoamericano</w:t>
+                <w:t xml:space="preserve">Les politiques culturelles en tant que champ de bataille : la rhétorique belligérante dans la dispute symbolique au Cône Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Dansilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude “Politiques culturelles en Amérique latine. Regards croisé avec la France”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valenzuela Ana; Gorr Alejandro; Mongis Baptiste, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie - Section Thématique « Sociologie des politiques culturelles : regards croisés Europe - Amériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690621v1</w:t>
+                <w:t xml:space="preserve">hal-04690660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques culturelles en tant que champ de bataille : la rhétorique belligérante dans la dispute symbolique au Cône Sud</w:t>
+                <w:t xml:space="preserve">Une Cantate pour les Olympiades. Ethnographie d’un projet participatif au long cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat-Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florencia Dansilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie - Section Thématique « Sociologie des politiques culturelles : regards croisés Europe - Amériques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon, AFS, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Villes en scène - Faire : participation des habitants et acteurs du territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magali Sizorn; Marien Cordier, Dec 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690660v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (non)participation culturelle des habitant·es des classes populaires de Seine-Saint-Denis</w:t>
               </w:r>
@@ -1716,51 +1716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cine e identidad : un análisis de las políticas de fomento al cine en Argentina y en México en el siglo XX. (Axe VI, Symposium 26)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Independencias - Dependencias - Interdependencias, VI Congreso CEISAL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Toulouse, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1830,51 +1830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation transnationale de modèles d’action culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Vlassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2111,51 +2111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Desarrollo” y “diversidad cultural” en el marco de la integración regional y la globalización: El caso de las políticas argentinas y mexicanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultura y desarrollo en América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2212,51 +2212,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques du changement dans l’action publique. Une analyse comparative historique des politiques culturelles mexicaine et argentine (1983-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bordat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Sciences Po Aix, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2452,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346616v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bordat-Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003277767-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346643v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bordat-Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0881" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Vlassis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.3678" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2021.1996204" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lamp.12091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marie Bordat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2011.638980" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bordat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mart&#237;n Zamorano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgcediciones.com.ar/libros/tramas-de-la-politica-cultural-en-argentina/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01712544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346616v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bordat-Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003277767-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361891v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Vlassis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.3678" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bordat-Chauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.725.0881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071189v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2021.1996204" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712633v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lamp.12091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bordat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marie Bordat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2011.638980" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mart&#237;n Zamorano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069236v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgcediciones.com.ar/libros/tramas-de-la-politica-cultural-en-argentina/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01712544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>