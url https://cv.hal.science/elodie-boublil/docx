--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELODIE BOUBLIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en philosophieUniversité Paris Est Créteil (UPEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en philosophie de l’Université McGill (Canada) et diplômée de Sciences Po Paris, maîtresse de conférences en philosophie à l’Université Paris-Est Créteil (UPEC) et vice-présidente de la Société Francophone de Phénoménologie (SFraP). Domaines de recherche : éthique du soin, phénoménologie, philosophie de la santé, anthropologie philosophique, psychiatrie phénoménologique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persons are living beings not programs.&amp;quot; Fuchs's phenomenological theory of embodied anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healing the Lifeworld: On personal and collective individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Philosophy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.469-485. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11007-022-09578-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze, Bergson, Merleau-Ponty: The Logics and Pragmatics of Creation, Affective Life, and Perception by Dorothea E. Olkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Metaphysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (1), pp.152-154. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/rvm.2022.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se disposer au dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088388ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Review of Frantz Brentano's The Teaching of Jesus and its Enduring Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe (s) de l’intériorité et phénoménologie de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter : revue de phénoménologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alter.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Us Persons ? On Thomas Fuchs's The Ecology of the Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystique du Cœur et Vocation de la Personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philosophoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.151. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/phoir.049.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethics of Vulnerability and the Phenomenology of Interdependency. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the British Society for Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (3), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071773.2018.1434952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphysique négative et poétique du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (99), pp.401-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, soin et accueil des demandeurs d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.3502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instaurer la &amp;quot;juste distance.&amp;quot; Autonomie, justice et vulnérabilité dans l'oeuvre de Paul Ricœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/errs.2015.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Stefan Kristensen Parole et Subjectivité. Merleau-Ponty et la Phénoménologie de l'Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian Journal of Continental Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de Weltanschauung : généalogie d'un concept et d'un processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhaenEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22329/p.v4i1.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du sujet : le sens de la métaphore chez Eugène Minkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du LIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lettres Idées Savoirs - Université Paris Est Créteil, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la métaphore chez Mikel Dufrenne et Eugène Minkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'Oeil et L'Oreille de Mikel Dufrenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de philosophie, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes us Humans ? Ethical Perspectives on Health and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University in Oxford; The Philosophy Faculty, University of Oxford, Jun 2023, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Interdependency and the Care for the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLAB colloquium series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Lab for Bioethics (Prague), Mar 2023, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability: theories and concepts in philosophy and the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference - Vulnerability, theories and concepts in philosophy and the social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque autour de l'Appartenance de Renaud Barbaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport médecin-malade : un rapport interhumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'Ecole Française de Daseinsanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Française de Daseinsanalyse, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Empathy in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoLab Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Heidelberg (GER) Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie de l'homme concret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rencontres Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Barbaras, C. Bobant, C-A. Mangeney (Paris I), Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsiveness of the Flesh and the Ethics of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a.r.t.e.s seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cologne, Jun 2021, Cologne (On line), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chile, Sep 2021, Santiago (CL), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l'individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer le concept de forme en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Oct 2021, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy and Interiority in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Study of Edith Stein (IASPES) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPES, Oct 2021, Mexico (on line), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion Fatigue: assessing the psychological and ethical boundaries of empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy of well-being conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California East Bay, Apr 2020, California Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Stein and Hannah Arendt on the ethical sense of personal individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Society of Phenomenology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Society of Phenomenology - University of Copenhagen, Apr 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive fleshes: vicarious traumatization and medical ethics. A phenomenological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Fuchs - University of Heidelberg, May 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Stein and Hannah Arendt on the ethical sense of personal individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Phenomenology Institute Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se disposer au dialogue : la phénoménologie du coeur de Strasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de philosophie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Philosophie du Québec, May 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interiority and the world : the notion of Gemüt in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEP Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Phenomenology and Existential Philosophy (SPEP) - Duquesne University, Oct 2019, Pittsburgh (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein's perspective on the heart (Gemüt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Study of Edith Stein (IASPES) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vulnerability to the ethics of recognition: Nussbaum and Ricoeur on capability, decision-making and justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gregorian University - philosophy department, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arendt and Stein on personhood and solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's college - Western University, Ontario, Oct 2018, Western Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur du monde : sens et portée éthique du concept de Gemüt chez Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le monde et l'habiter. Les phénoménologies à l'épreuve du monde. Enjeux éthiques, socio-économiques politiques et esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain-la-Neuve, Oct 2018, Louvain-la-Neuve (Université Catholique de Louvain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vulnérabilité et relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : rencontrer autrui. Transfert, pouvoir et contrat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Psychiatrie, CHUV, Lausanne, Apr 2017, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et phénoménologie de l'intersubjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Philosophy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Mar 2017, Warsaw (POLAND), Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "phénoménologie et trauma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Husserl - Ecole Normale Supérieure de Paris, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites de l'empathie: affronter l'inhumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HESAV, Lausanne, Nov 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du sujet et grande santé : vers une phénoménologie morale ? (Nietzsche et Scheler)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche et la phénoménologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Louvain-la-Neuve, Mar 2016, Louvain-la-neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet à l'épreuve : approches phénoménologiques de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches phénoménologiques de la vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris - Archives Husserl, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who cares ? Phenomenological Perspectives on vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : Intersubjectivity and Values - Phenomenological perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Jun 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">on relational vulnerability: the ethical demands of community bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and vulnerability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The New School for Social Research, May 2016, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel the same ? Identity, Empathy and Community Feeling in Husserl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husserl Spanish Circle Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who cares ? Intersubjectivity and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KUL Leuven, Mar 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur des autres: intersubjectivité phénoménologique et philosophie première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris - Archives Husserl, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Cares? Intersubjectivity and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Mar 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversity, Philosophy and Merleau-Ponty’s political ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Ottawa Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicarious traumatization: assessing the moral and psychological boundaries of empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeling for another: the role of empathy in moral theory and moral psychology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Nov 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husserl, Merleau-Ponty and the Task of Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husserl and the Phenomenological Tradition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guelph, Apr 2014, Guelph - Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The war is taking place. Adversity, Creation and Merleau-Ponty’s quiet diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Merleau-Ponty Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Geneva, Aug 2014, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation as „coherent deformation“: operative intentionality in Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patočka Archives Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology and the metaphysics of subjectivity’s individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Society for Phenomenology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Subjectivity Research - University of Copenhagen, Apr 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husserl and Henry on the Phenomenology of the Invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York Phenomenology Research Group Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merleau-Ponty's mundus imaginalis: toward an apophatic ontology of reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Merleau-Ponty Circle Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merleau-Ponty Circle, Sep 2011, Fargo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et connaissance du corps propre chez Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPTC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, Canada, May 2010, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Whitmoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson Galen A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the British Society for Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071773.2018.1434952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phénoménologie, l'homme et les sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bobant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-andré Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Francophone de Phénoménologie. Compagnons, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing 20th French Century Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield (Lexington Books)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World : Well-Being, Health, Technology and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Ferrarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. Springer, 2023, Philosophy &amp; Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State University of New York Press (SUNY)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, SUNY series in Contemporary Continental Philosophy, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2705697454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et vision du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZetaBooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-606-8266-74-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche and Phenomenology : Power, Life and Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiana University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9780253009326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking With the Heart: From the Responsiveness of the Flesh to the Ethics of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magnus Englander; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathy and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-5381-5410-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Antonio Calcagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Phenomenological Approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State University of New York Press (SUNY), 2023, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Ferrarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Well-Being, Health, Technology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interiority, Joy and Individuation : a Steinian Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Antonio Calcagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Phenomenological Approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation and Responsive Care in the philosophy of Jean-Louis Chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reframing 20th Century French Philosophy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Interdependence and the Care for the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Well-being, Health, Technology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology or Metaphysics ? Another History of 20th Century French Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reframing 20th Century French Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-7936-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bobant; Camille Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner lieu. Conférences et débats sur la phénoménologie cosmologique de Renaud Barbaras.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Compagnons d'Humanité, 2022, 978-2-493296-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir Ensemble. Réflexions sur la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Lefève; Jean-Christophe Mino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner et Tenir dans la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-13-083414-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein's perspectives on the heart at the crossroads of phenomenology, anthropology and Carmelite Mysticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Klueting; E. Klueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edith Stein's Itinerary. Phenomenology, Anthropology and Carmelite Mysticism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschendorff, 2021, 978-3402121412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion Fatigue : Assessing the Moral and Psychological Boundaries of Empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology of Bioethics, Techno-ethics and Lived-Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, Santé et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782251452067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur du monde. Sens et portée du concept de Gemüt chez Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Lorelle; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation, Affectivity and the World : Reframing Operative Intentionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Subject(s) of Phenomenology : New Approaches to Husserl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et Scheler : Vers une phénoménologie morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Bertot; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche et la phénoménologie. Entre textes, réceptions et interprétations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2019, 978-2-406-08197-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur des autres. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie: Approches Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018, 9782705697457. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.boubl.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliefs de la vulnérabilité. Relèves de la liberté (Merleau-Ponty)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie : Approches Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018, 9782705697457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry et la notion d'immanence dans la Phénoménologie de Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Essence de la Manifestation. Genèse et Structure d'une Oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2017, 9782705693336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'être à l'amour. Jean-Luc Marion, lecteur de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Ciocan; Anca Vasiliu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Jean-Luc Marion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cerf, 2016, 9782204115803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gustav Jung, lecteur de Zarathoustra : penser l'individuation chez Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Béland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures nietzschéennes. Sources et réceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche & Phenomenology. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Christine Daigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche &amp; Phenomenology : Power, Life, Subjectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013, 978-0253009326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'appelle-t-on un séminaire ? Rythmes, topiques et possibilités du discours chez Heidegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'appelle-t-on un séminaire ? La pédagogie heideggerienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zeta Books, 2013, 978-606-8266-55-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et intentionnalité. Le propre de l'ego chez Husserl et Michel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégori Jean; Nicolas Monseu; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re-) Lire Michel Henry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of the Vision and the Riddle: From Nietzsche to Phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Christine Daigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche &amp; Phenomenology : Power, Life and Subjectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Phenomenology and the Theological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury French Thought Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350930353.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barbaras. The Reversibility of Flesh (Jacques Garelli & Maurice Merleau-Ponty)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Housset, Inner Distance and Surreptitious Patience According to Jean-Louis Chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Boehm. Husserl and Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir et le monde : trajectoires de Renaud Barbaras (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir et le monde : trajectoires de Renaud Barbaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELODIE BOUBLIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en philosophieUniversité Paris Est Créteil (UPEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en philosophie de l’Université McGill (Canada) et diplômée de Sciences Po Paris, maîtresse de conférences en philosophie à l’Université Paris-Est Créteil (UPEC) et vice-présidente de la Société Francophone de Phénoménologie (SFraP). Domaines de recherche : éthique du soin, phénoménologie, philosophie de la santé, anthropologie philosophique, psychiatrie phénoménologique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healing the Lifeworld: On personal and collective individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Philosophy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.469-485. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11007-022-09578-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persons are living beings not programs.&amp;quot; Fuchs's phenomenological theory of embodied anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze, Bergson, Merleau-Ponty: The Logics and Pragmatics of Creation, Affective Life, and Perception by Dorothea E. Olkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Metaphysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (1), pp.152-154. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/rvm.2022.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se disposer au dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088388ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Review of Frantz Brentano's The Teaching of Jesus and its Enduring Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphysique négative et poétique du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (99), pp.401-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe (s) de l’intériorité et phénoménologie de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter : revue de phénoménologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alter.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Us Persons ? On Thomas Fuchs's The Ecology of the Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethics of Vulnerability and the Phenomenology of Interdependency. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the British Society for Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (3), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071773.2018.1434952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystique du Cœur et Vocation de la Personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philosophoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.151. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/phoir.049.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, soin et accueil des demandeurs d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.3502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instaurer la &amp;quot;juste distance.&amp;quot; Autonomie, justice et vulnérabilité dans l'oeuvre de Paul Ricœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/errs.2015.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Stefan Kristensen Parole et Subjectivité. Merleau-Ponty et la Phénoménologie de l'Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian Journal of Continental Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de Weltanschauung : généalogie d'un concept et d'un processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhaenEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22329/p.v4i1.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes us Humans ? Ethical Perspectives on Health and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University in Oxford; The Philosophy Faculty, University of Oxford, Jun 2023, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Interdependency and the Care for the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLAB colloquium series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Lab for Bioethics (Prague), Mar 2023, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du sujet : le sens de la métaphore chez Eugène Minkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du LIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lettres Idées Savoirs - Université Paris Est Créteil, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la métaphore chez Mikel Dufrenne et Eugène Minkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'Oeil et L'Oreille de Mikel Dufrenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de philosophie, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability: theories and concepts in philosophy and the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference - Vulnerability, theories and concepts in philosophy and the social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque autour de l'Appartenance de Renaud Barbaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport médecin-malade : un rapport interhumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'Ecole Française de Daseinsanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Française de Daseinsanalyse, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Empathy in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoLab Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Heidelberg (GER) Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie de l'homme concret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rencontres Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Barbaras, C. Bobant, C-A. Mangeney (Paris I), Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsiveness of the Flesh and the Ethics of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a.r.t.e.s seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cologne, Jun 2021, Cologne (On line), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chile, Sep 2021, Santiago (CL), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l'individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer le concept de forme en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Oct 2021, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy and Interiority in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Study of Edith Stein (IASPES) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPES, Oct 2021, Mexico (on line), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion Fatigue: assessing the psychological and ethical boundaries of empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy of well-being conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California East Bay, Apr 2020, California Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein's perspective on the heart (Gemüt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Study of Edith Stein (IASPES) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Stein and Hannah Arendt on the ethical sense of personal individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Society of Phenomenology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Society of Phenomenology - University of Copenhagen, Apr 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive fleshes: vicarious traumatization and medical ethics. A phenomenological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Fuchs - University of Heidelberg, May 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Stein and Hannah Arendt on the ethical sense of personal individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Phenomenology Institute Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se disposer au dialogue : la phénoménologie du coeur de Strasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de philosophie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Philosophie du Québec, May 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interiority and the world : the notion of Gemüt in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEP Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Phenomenology and Existential Philosophy (SPEP) - Duquesne University, Oct 2019, Pittsburgh (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur du monde : sens et portée éthique du concept de Gemüt chez Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le monde et l'habiter. Les phénoménologies à l'épreuve du monde. Enjeux éthiques, socio-économiques politiques et esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain-la-Neuve, Oct 2018, Louvain-la-Neuve (Université Catholique de Louvain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vulnerability to the ethics of recognition: Nussbaum and Ricoeur on capability, decision-making and justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gregorian University - philosophy department, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arendt and Stein on personhood and solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's college - Western University, Ontario, Oct 2018, Western Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et phénoménologie de l'intersubjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Philosophy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Mar 2017, Warsaw (POLAND), Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vulnérabilité et relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : rencontrer autrui. Transfert, pouvoir et contrat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Psychiatrie, CHUV, Lausanne, Apr 2017, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "phénoménologie et trauma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Husserl - Ecole Normale Supérieure de Paris, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel the same ? Identity, Empathy and Community Feeling in Husserl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husserl Spanish Circle Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites de l'empathie: affronter l'inhumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HESAV, Lausanne, Nov 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du sujet et grande santé : vers une phénoménologie morale ? (Nietzsche et Scheler)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche et la phénoménologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Louvain-la-Neuve, Mar 2016, Louvain-la-neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet à l'épreuve : approches phénoménologiques de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches phénoménologiques de la vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris - Archives Husserl, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who cares ? Phenomenological Perspectives on vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : Intersubjectivity and Values - Phenomenological perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Jun 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">on relational vulnerability: the ethical demands of community bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and vulnerability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The New School for Social Research, May 2016, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who cares ? Intersubjectivity and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KUL Leuven, Mar 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur des autres: intersubjectivité phénoménologique et philosophie première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris - Archives Husserl, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Cares? Intersubjectivity and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Mar 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicarious traumatization: assessing the moral and psychological boundaries of empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeling for another: the role of empathy in moral theory and moral psychology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Nov 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversity, Philosophy and Merleau-Ponty’s political ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Ottawa Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husserl, Merleau-Ponty and the Task of Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husserl and the Phenomenological Tradition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guelph, Apr 2014, Guelph - Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The war is taking place. Adversity, Creation and Merleau-Ponty’s quiet diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Merleau-Ponty Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Geneva, Aug 2014, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology and the metaphysics of subjectivity’s individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Society for Phenomenology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Subjectivity Research - University of Copenhagen, Apr 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation as „coherent deformation“: operative intentionality in Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patočka Archives Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husserl and Henry on the Phenomenology of the Invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York Phenomenology Research Group Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merleau-Ponty's mundus imaginalis: toward an apophatic ontology of reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Merleau-Ponty Circle Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merleau-Ponty Circle, Sep 2011, Fargo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et connaissance du corps propre chez Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPTC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, Canada, May 2010, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Whitmoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson Galen A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the British Society for Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071773.2018.1434952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phénoménologie, l'homme et les sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bobant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-andré Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Francophone de Phénoménologie. Compagnons, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State University of New York Press (SUNY)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, SUNY series in Contemporary Continental Philosophy, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing 20th French Century Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield (Lexington Books)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World : Well-Being, Health, Technology and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Ferrarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. Springer, 2023, Philosophy &amp; Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2705697454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et vision du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZetaBooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-606-8266-74-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche and Phenomenology : Power, Life and Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiana University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9780253009326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology or Metaphysics ? Another History of 20th Century French Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reframing 20th Century French Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-7936-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Antonio Calcagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Phenomenological Approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State University of New York Press (SUNY), 2023, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking With the Heart: From the Responsiveness of the Flesh to the Ethics of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magnus Englander; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathy and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-5381-5410-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Ferrarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Well-Being, Health, Technology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Interdependence and the Care for the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Well-being, Health, Technology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation and Responsive Care in the philosophy of Jean-Louis Chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reframing 20th Century French Philosophy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interiority, Joy and Individuation : a Steinian Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Antonio Calcagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Phenomenological Approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bobant; Camille Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner lieu. Conférences et débats sur la phénoménologie cosmologique de Renaud Barbaras.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Compagnons d'Humanité, 2022, 978-2-493296-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir Ensemble. Réflexions sur la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Lefève; Jean-Christophe Mino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner et Tenir dans la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-13-083414-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein's perspectives on the heart at the crossroads of phenomenology, anthropology and Carmelite Mysticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Klueting; E. Klueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edith Stein's Itinerary. Phenomenology, Anthropology and Carmelite Mysticism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschendorff, 2021, 978-3402121412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion Fatigue : Assessing the Moral and Psychological Boundaries of Empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology of Bioethics, Techno-ethics and Lived-Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, Santé et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782251452067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur du monde. Sens et portée du concept de Gemüt chez Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Lorelle; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et Scheler : Vers une phénoménologie morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Bertot; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche et la phénoménologie. Entre textes, réceptions et interprétations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2019, 978-2-406-08197-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation, Affectivity and the World : Reframing Operative Intentionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Subject(s) of Phenomenology : New Approaches to Husserl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur des autres. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie: Approches Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018, 9782705697457. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.boubl.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliefs de la vulnérabilité. Relèves de la liberté (Merleau-Ponty)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie : Approches Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018, 9782705697457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry et la notion d'immanence dans la Phénoménologie de Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Essence de la Manifestation. Genèse et Structure d'une Oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2017, 9782705693336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'être à l'amour. Jean-Luc Marion, lecteur de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Ciocan; Anca Vasiliu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Jean-Luc Marion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cerf, 2016, 9782204115803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gustav Jung, lecteur de Zarathoustra : penser l'individuation chez Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Béland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures nietzschéennes. Sources et réceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'appelle-t-on un séminaire ? Rythmes, topiques et possibilités du discours chez Heidegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'appelle-t-on un séminaire ? La pédagogie heideggerienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zeta Books, 2013, 978-606-8266-55-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et intentionnalité. Le propre de l'ego chez Husserl et Michel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégori Jean; Nicolas Monseu; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re-) Lire Michel Henry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche & Phenomenology. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Christine Daigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche &amp; Phenomenology : Power, Life, Subjectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013, 978-0253009326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of the Vision and the Riddle: From Nietzsche to Phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Christine Daigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche &amp; Phenomenology : Power, Life and Subjectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Phenomenology and the Theological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury French Thought Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350930353.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barbaras. The Reversibility of Flesh (Jacques Garelli & Maurice Merleau-Ponty)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Housset, Inner Distance and Surreptitious Patience According to Jean-Louis Chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Boehm. Husserl and Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir et le monde : trajectoires de Renaud Barbaras (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir et le monde : trajectoires de Renaud Barbaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boublil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11007-022-09578-9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rvm.2022.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Boublil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088388ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.049.0151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071773.2018.1434952" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolmark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2015.311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22329/p.v4i1.605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147550v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Whitmoyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Galen A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bobant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793639523/Reframing-Twentieth-Century-French-Philosophy-The-Roots-of-Desire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Ferrarello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calcagno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunypress.edu/Books/R/Rethinking-Interiority" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/vulnerabilite-et-empathie-elodie-boublil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zetabooks.com/all-titles/individuation-et-vision-du-monde-enquete-sur-lheritage-ontologique-de-la-phenomenologie-preface-de-natalie-depraz/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Daigle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iupress.org/9780253009326/nietzsche-and-phenomenology/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538154106/Empathy-and-Ethics" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Soigner_et_tenir_dans_la_pand%C3%A9mie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-65613-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452067/medecine-sante-et-sciences-humaines" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.boubl.2018.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135913v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350930353.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136008v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boublil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11007-022-09578-9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135978v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rvm.2022.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Boublil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088388ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.592" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071773.2018.1434952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.049.0151" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolmark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2015.311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22329/p.v4i1.605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Whitmoyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Galen A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bobant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calcagno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunypress.edu/Books/R/Rethinking-Interiority" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793639523/Reframing-Twentieth-Century-French-Philosophy-The-Roots-of-Desire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Ferrarello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/vulnerabilite-et-empathie-elodie-boublil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zetabooks.com/all-titles/individuation-et-vision-du-monde-enquete-sur-lheritage-ontologique-de-la-phenomenologie-preface-de-natalie-depraz/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Daigle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iupress.org/9780253009326/nietzsche-and-phenomenology/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538154106/Empathy-and-Ethics" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Soigner_et_tenir_dans_la_pand%C3%A9mie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-65613-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452067/medecine-sante-et-sciences-humaines" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.boubl.2018.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135913v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350930353.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136008v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>