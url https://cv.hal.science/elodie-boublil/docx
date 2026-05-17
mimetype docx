--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELODIE BOUBLIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en philosophieUniversité Paris Est Créteil (UPEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en philosophie de l’Université McGill (Canada) et diplômée de Sciences Po Paris, maîtresse de conférences en philosophie à l’Université Paris-Est Créteil (UPEC) et vice-présidente de la Société Francophone de Phénoménologie (SFraP). Domaines de recherche : éthique du soin, phénoménologie, philosophie de la santé, anthropologie philosophique, psychiatrie phénoménologique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healing the Lifeworld: On personal and collective individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Philosophy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.469-485. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11007-022-09578-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persons are living beings not programs.&amp;quot; Fuchs's phenomenological theory of embodied anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze, Bergson, Merleau-Ponty: The Logics and Pragmatics of Creation, Affective Life, and Perception by Dorothea E. Olkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Metaphysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (1), pp.152-154. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/rvm.2022.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se disposer au dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088388ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Review of Frantz Brentano's The Teaching of Jesus and its Enduring Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphysique négative et poétique du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (99), pp.401-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe (s) de l’intériorité et phénoménologie de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter : revue de phénoménologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alter.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Us Persons ? On Thomas Fuchs's The Ecology of the Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethics of Vulnerability and the Phenomenology of Interdependency. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the British Society for Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (3), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071773.2018.1434952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystique du Cœur et Vocation de la Personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philosophoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.151. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/phoir.049.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, soin et accueil des demandeurs d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.3502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instaurer la &amp;quot;juste distance.&amp;quot; Autonomie, justice et vulnérabilité dans l'oeuvre de Paul Ricœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/errs.2015.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Stefan Kristensen Parole et Subjectivité. Merleau-Ponty et la Phénoménologie de l'Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian Journal of Continental Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de Weltanschauung : généalogie d'un concept et d'un processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhaenEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22329/p.v4i1.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes us Humans ? Ethical Perspectives on Health and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University in Oxford; The Philosophy Faculty, University of Oxford, Jun 2023, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Interdependency and the Care for the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLAB colloquium series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Lab for Bioethics (Prague), Mar 2023, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du sujet : le sens de la métaphore chez Eugène Minkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du LIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lettres Idées Savoirs - Université Paris Est Créteil, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la métaphore chez Mikel Dufrenne et Eugène Minkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'Oeil et L'Oreille de Mikel Dufrenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de philosophie, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability: theories and concepts in philosophy and the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference - Vulnerability, theories and concepts in philosophy and the social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque autour de l'Appartenance de Renaud Barbaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport médecin-malade : un rapport interhumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'Ecole Française de Daseinsanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Française de Daseinsanalyse, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Empathy in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoLab Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Heidelberg (GER) Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie de l'homme concret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rencontres Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Barbaras, C. Bobant, C-A. Mangeney (Paris I), Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsiveness of the Flesh and the Ethics of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a.r.t.e.s seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cologne, Jun 2021, Cologne (On line), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chile, Sep 2021, Santiago (CL), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l'individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer le concept de forme en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Oct 2021, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy and Interiority in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Study of Edith Stein (IASPES) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPES, Oct 2021, Mexico (on line), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion Fatigue: assessing the psychological and ethical boundaries of empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy of well-being conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California East Bay, Apr 2020, California Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein's perspective on the heart (Gemüt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Study of Edith Stein (IASPES) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Stein and Hannah Arendt on the ethical sense of personal individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Society of Phenomenology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Society of Phenomenology - University of Copenhagen, Apr 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive fleshes: vicarious traumatization and medical ethics. A phenomenological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Fuchs - University of Heidelberg, May 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Stein and Hannah Arendt on the ethical sense of personal individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Phenomenology Institute Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se disposer au dialogue : la phénoménologie du coeur de Strasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de philosophie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Philosophie du Québec, May 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interiority and the world : the notion of Gemüt in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEP Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Phenomenology and Existential Philosophy (SPEP) - Duquesne University, Oct 2019, Pittsburgh (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur du monde : sens et portée éthique du concept de Gemüt chez Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le monde et l'habiter. Les phénoménologies à l'épreuve du monde. Enjeux éthiques, socio-économiques politiques et esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain-la-Neuve, Oct 2018, Louvain-la-Neuve (Université Catholique de Louvain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vulnerability to the ethics of recognition: Nussbaum and Ricoeur on capability, decision-making and justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gregorian University - philosophy department, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arendt and Stein on personhood and solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's college - Western University, Ontario, Oct 2018, Western Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et phénoménologie de l'intersubjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Philosophy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Mar 2017, Warsaw (POLAND), Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vulnérabilité et relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : rencontrer autrui. Transfert, pouvoir et contrat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Psychiatrie, CHUV, Lausanne, Apr 2017, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "phénoménologie et trauma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Husserl - Ecole Normale Supérieure de Paris, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel the same ? Identity, Empathy and Community Feeling in Husserl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husserl Spanish Circle Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites de l'empathie: affronter l'inhumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HESAV, Lausanne, Nov 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du sujet et grande santé : vers une phénoménologie morale ? (Nietzsche et Scheler)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche et la phénoménologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Louvain-la-Neuve, Mar 2016, Louvain-la-neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet à l'épreuve : approches phénoménologiques de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches phénoménologiques de la vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris - Archives Husserl, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who cares ? Phenomenological Perspectives on vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : Intersubjectivity and Values - Phenomenological perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Jun 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">on relational vulnerability: the ethical demands of community bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and vulnerability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The New School for Social Research, May 2016, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who cares ? Intersubjectivity and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KUL Leuven, Mar 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur des autres: intersubjectivité phénoménologique et philosophie première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris - Archives Husserl, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Cares? Intersubjectivity and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Mar 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicarious traumatization: assessing the moral and psychological boundaries of empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeling for another: the role of empathy in moral theory and moral psychology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Nov 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversity, Philosophy and Merleau-Ponty’s political ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Ottawa Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husserl, Merleau-Ponty and the Task of Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husserl and the Phenomenological Tradition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guelph, Apr 2014, Guelph - Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The war is taking place. Adversity, Creation and Merleau-Ponty’s quiet diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Merleau-Ponty Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Geneva, Aug 2014, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology and the metaphysics of subjectivity’s individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Society for Phenomenology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Subjectivity Research - University of Copenhagen, Apr 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation as „coherent deformation“: operative intentionality in Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patočka Archives Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husserl and Henry on the Phenomenology of the Invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York Phenomenology Research Group Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merleau-Ponty's mundus imaginalis: toward an apophatic ontology of reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Merleau-Ponty Circle Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merleau-Ponty Circle, Sep 2011, Fargo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et connaissance du corps propre chez Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPTC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, Canada, May 2010, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Whitmoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson Galen A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the British Society for Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071773.2018.1434952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phénoménologie, l'homme et les sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bobant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-andré Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Francophone de Phénoménologie. Compagnons, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State University of New York Press (SUNY)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, SUNY series in Contemporary Continental Philosophy, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing 20th French Century Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield (Lexington Books)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World : Well-Being, Health, Technology and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Ferrarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. Springer, 2023, Philosophy &amp; Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2705697454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et vision du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZetaBooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-606-8266-74-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche and Phenomenology : Power, Life and Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiana University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9780253009326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology or Metaphysics ? Another History of 20th Century French Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reframing 20th Century French Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-7936-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Antonio Calcagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Phenomenological Approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State University of New York Press (SUNY), 2023, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking With the Heart: From the Responsiveness of the Flesh to the Ethics of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magnus Englander; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathy and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-5381-5410-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Ferrarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Well-Being, Health, Technology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Interdependence and the Care for the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Well-being, Health, Technology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation and Responsive Care in the philosophy of Jean-Louis Chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reframing 20th Century French Philosophy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interiority, Joy and Individuation : a Steinian Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Antonio Calcagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Phenomenological Approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bobant; Camille Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner lieu. Conférences et débats sur la phénoménologie cosmologique de Renaud Barbaras.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Compagnons d'Humanité, 2022, 978-2-493296-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir Ensemble. Réflexions sur la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Lefève; Jean-Christophe Mino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner et Tenir dans la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-13-083414-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein's perspectives on the heart at the crossroads of phenomenology, anthropology and Carmelite Mysticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Klueting; E. Klueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edith Stein's Itinerary. Phenomenology, Anthropology and Carmelite Mysticism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschendorff, 2021, 978-3402121412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion Fatigue : Assessing the Moral and Psychological Boundaries of Empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology of Bioethics, Techno-ethics and Lived-Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, Santé et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782251452067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur du monde. Sens et portée du concept de Gemüt chez Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Lorelle; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et Scheler : Vers une phénoménologie morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Bertot; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche et la phénoménologie. Entre textes, réceptions et interprétations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2019, 978-2-406-08197-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation, Affectivity and the World : Reframing Operative Intentionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Subject(s) of Phenomenology : New Approaches to Husserl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur des autres. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie: Approches Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018, 9782705697457. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.boubl.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliefs de la vulnérabilité. Relèves de la liberté (Merleau-Ponty)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie : Approches Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018, 9782705697457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry et la notion d'immanence dans la Phénoménologie de Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Essence de la Manifestation. Genèse et Structure d'une Oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2017, 9782705693336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'être à l'amour. Jean-Luc Marion, lecteur de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Ciocan; Anca Vasiliu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Jean-Luc Marion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cerf, 2016, 9782204115803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gustav Jung, lecteur de Zarathoustra : penser l'individuation chez Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Béland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures nietzschéennes. Sources et réceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'appelle-t-on un séminaire ? Rythmes, topiques et possibilités du discours chez Heidegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'appelle-t-on un séminaire ? La pédagogie heideggerienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zeta Books, 2013, 978-606-8266-55-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et intentionnalité. Le propre de l'ego chez Husserl et Michel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégori Jean; Nicolas Monseu; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re-) Lire Michel Henry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche & Phenomenology. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Christine Daigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche &amp; Phenomenology : Power, Life, Subjectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013, 978-0253009326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of the Vision and the Riddle: From Nietzsche to Phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Christine Daigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche &amp; Phenomenology : Power, Life and Subjectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Phenomenology and the Theological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury French Thought Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350930353.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barbaras. The Reversibility of Flesh (Jacques Garelli & Maurice Merleau-Ponty)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Housset, Inner Distance and Surreptitious Patience According to Jean-Louis Chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Boehm. Husserl and Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir et le monde : trajectoires de Renaud Barbaras (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir et le monde : trajectoires de Renaud Barbaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELODIE BOUBLIL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en philosophieUniversité Paris Est Créteil (UPEC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en philosophie de l’Université McGill (Canada) et diplômée de Sciences Po Paris, maîtresse de conférences en philosophie à l’Université Paris-Est Créteil (UPEC) et vice-présidente de la Société Francophone de Phénoménologie (SFraP). Domaines de recherche : éthique du soin, phénoménologie, philosophie de la santé, anthropologie philosophique, psychiatrie phénoménologique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persons are living beings not programs.&amp;quot; Fuchs's phenomenological theory of embodied anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healing the Lifeworld: On personal and collective individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Philosophy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4), pp.469-485. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11007-022-09578-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleuze, Bergson, Merleau-Ponty: The Logics and Pragmatics of Creation, Affective Life, and Perception by Dorothea E. Olkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Review of Metaphysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 76 (1), pp.152-154. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/rvm.2022.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se disposer au dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laval théologique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088388ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Review of Frantz Brentano's The Teaching of Jesus and its Enduring Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphysique négative et poétique du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (99), pp.401-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe (s) de l’intériorité et phénoménologie de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter : revue de phénoménologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alter.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Us Persons ? On Thomas Fuchs's The Ecology of the Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ethics of Vulnerability and the Phenomenology of Interdependency. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the British Society for Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (3), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071773.2018.1434952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystique du Cœur et Vocation de la Personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philosophoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.151. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/phoir.049.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, soin et accueil des demandeurs d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.3502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instaurer la &amp;quot;juste distance.&amp;quot; Autonomie, justice et vulnérabilité dans l'oeuvre de Paul Ricœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/errs.2015.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Stefan Kristensen Parole et Subjectivité. Merleau-Ponty et la Phénoménologie de l'Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian Journal of Continental Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de Weltanschauung : généalogie d'un concept et d'un processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhaenEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22329/p.v4i1.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes us Humans ? Ethical Perspectives on Health and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University in Oxford; The Philosophy Faculty, University of Oxford, Jun 2023, Oxford (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Interdependency and the Care for the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRLAB colloquium series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research Lab for Bioethics (Prague), Mar 2023, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes du sujet : le sens de la métaphore chez Eugène Minkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du LIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lettres Idées Savoirs - Université Paris Est Créteil, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la métaphore chez Mikel Dufrenne et Eugène Minkowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'Oeil et L'Oreille de Mikel Dufrenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international de philosophie, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability: theories and concepts in philosophy and the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference - Vulnerability, theories and concepts in philosophy and the social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque autour de l'Appartenance de Renaud Barbaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport médecin-malade : un rapport interhumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'Ecole Française de Daseinsanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Française de Daseinsanalyse, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Empathy in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoLab Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Heidelberg (GER) Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie de l'homme concret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Rencontres Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Barbaras, C. Bobant, C-A. Mangeney (Paris I), Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsiveness of the Flesh and the Ethics of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a.r.t.e.s seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cologne, Jun 2021, Cologne (On line), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chile, Sep 2021, Santiago (CL), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l'individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorer le concept de forme en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fribourg, Oct 2021, Fribourg (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy and Interiority in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Study of Edith Stein (IASPES) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPES, Oct 2021, Mexico (on line), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion Fatigue: assessing the psychological and ethical boundaries of empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy of well-being conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of California East Bay, Apr 2020, California Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein's perspective on the heart (Gemüt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for the Study of Edith Stein (IASPES) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Stein and Hannah Arendt on the ethical sense of personal individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Society of Phenomenology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Society of Phenomenology - University of Copenhagen, Apr 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive fleshes: vicarious traumatization and medical ethics. A phenomenological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Fuchs - University of Heidelberg, May 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Stein and Hannah Arendt on the ethical sense of personal individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Phenomenology Institute Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se disposer au dialogue : la phénoménologie du coeur de Strasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de philosophie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Philosophie du Québec, May 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interiority and the world : the notion of Gemüt in Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPEP Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Phenomenology and Existential Philosophy (SPEP) - Duquesne University, Oct 2019, Pittsburgh (Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur du monde : sens et portée éthique du concept de Gemüt chez Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le monde et l'habiter. Les phénoménologies à l'épreuve du monde. Enjeux éthiques, socio-économiques politiques et esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain-la-Neuve, Oct 2018, Louvain-la-Neuve (Université Catholique de Louvain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From vulnerability to the ethics of recognition: Nussbaum and Ricoeur on capability, decision-making and justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gregorian University - philosophy department, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arendt and Stein on personhood and solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King's college - Western University, Ontario, Oct 2018, Western Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vulnérabilité et relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : rencontrer autrui. Transfert, pouvoir et contrat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Psychiatrie, CHUV, Lausanne, Apr 2017, Lausanne ( CH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et phénoménologie de l'intersubjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Philosophy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw, Mar 2017, Warsaw (POLAND), Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "phénoménologie et trauma"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Husserl - Ecole Normale Supérieure de Paris, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you feel the same ? Identity, Empathy and Community Feeling in Husserl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husserl Spanish Circle Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites de l'empathie: affronter l'inhumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HESAV, Lausanne, Nov 2016, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du sujet et grande santé : vers une phénoménologie morale ? (Nietzsche et Scheler)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche et la phénoménologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université catholique de Louvain-la-Neuve, Mar 2016, Louvain-la-neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet à l'épreuve : approches phénoménologiques de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches phénoménologiques de la vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris - Archives Husserl, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who cares ? Phenomenological Perspectives on vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference : Intersubjectivity and Values - Phenomenological perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lisbon, Jun 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">on relational vulnerability: the ethical demands of community bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and vulnerability conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The New School for Social Research, May 2016, New York (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who cares ? Intersubjectivity and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KUL Leuven, Mar 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur des autres: intersubjectivité phénoménologique et philosophie première</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Empathie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris - Archives Husserl, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Cares? Intersubjectivity and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology and Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Mar 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversity, Philosophy and Merleau-Ponty’s political ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Ottawa Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicarious traumatization: assessing the moral and psychological boundaries of empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeling for another: the role of empathy in moral theory and moral psychology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, Nov 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husserl, Merleau-Ponty and the Task of Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husserl and the Phenomenological Tradition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guelph, Apr 2014, Guelph - Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The war is taking place. Adversity, Creation and Merleau-Ponty’s quiet diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Merleau-Ponty Circle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Geneva, Aug 2014, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation as „coherent deformation“: operative intentionality in Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patočka Archives Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology and the metaphysics of subjectivity’s individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Society for Phenomenology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Subjectivity Research - University of Copenhagen, Apr 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husserl and Henry on the Phenomenology of the Invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New York Phenomenology Research Group Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merleau-Ponty's mundus imaginalis: toward an apophatic ontology of reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Merleau-Ponty Circle Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merleau-Ponty Circle, Sep 2011, Fargo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et connaissance du corps propre chez Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPTC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, Canada, May 2010, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenology and Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Whitmoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnson Galen A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the British Society for Phenomenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 2018, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071773.2018.1434952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phénoménologie, l'homme et les sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bobant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-andré Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Francophone de Phénoménologie. Compagnons, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State University of New York Press (SUNY)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, SUNY series in Contemporary Continental Philosophy, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing 20th French Century Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield (Lexington Books)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World : Well-Being, Health, Technology and the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Ferrarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. Springer, 2023, Philosophy &amp; Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2705697454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et vision du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZetaBooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-606-8266-74-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche and Phenomenology : Power, Life and Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indiana University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9780253009326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology or Metaphysics ? Another History of 20th Century French Philosophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reframing 20th Century French Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-7936-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking With the Heart: From the Responsiveness of the Flesh to the Ethics of Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magnus Englander; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empathy and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-1-5381-5410-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Calcagno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Antonio Calcagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Phenomenological Approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, State University of New York Press (SUNY), 2023, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Ferrarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Well-Being, Health, Technology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interiority, Joy and Individuation : a Steinian Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Antonio Calcagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Interiority. Phenomenological Approaches.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 9781438493138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation and Responsive Care in the philosophy of Jean-Louis Chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reframing 20th Century French Philosophy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowman &amp; Littlefield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability, Interdependence and the Care for the Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Vulnerability of the Human World: Well-being, Health, Technology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la profondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bobant; Camille Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner lieu. Conférences et débats sur la phénoménologie cosmologique de Renaud Barbaras.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Compagnons d'Humanité, 2022, 978-2-493296-03-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir Ensemble. Réflexions sur la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Lefève; Jean-Christophe Mino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soigner et Tenir dans la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-13-083414-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein's perspectives on the heart at the crossroads of phenomenology, anthropology and Carmelite Mysticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Klueting; E. Klueting. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edith Stein's Itinerary. Phenomenology, Anthropology and Carmelite Mysticism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aschendorff, 2021, 978-3402121412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compassion Fatigue : Assessing the Moral and Psychological Boundaries of Empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susi Ferrarello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenomenology of Bioethics, Techno-ethics and Lived-Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bonah; Nils Kessel; Jean-Marc Mouillie; Gilles Moutot; Anne-Laurence Penchaud; Roberto Poma; Laurent Visier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, Santé et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782251452067</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur du monde. Sens et portée du concept de Gemüt chez Edith Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Lorelle; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation, Affectivity and the World : Reframing Operative Intentionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Subject(s) of Phenomenology : New Approaches to Husserl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et Scheler : Vers une phénoménologie morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Bertot; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche et la phénoménologie. Entre textes, réceptions et interprétations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, 2019, 978-2-406-08197-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coeur des autres. Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie: Approches Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018, 9782705697457. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.boubl.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliefs de la vulnérabilité. Relèves de la liberté (Merleau-Ponty)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et Empathie : Approches Phénoménologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018, 9782705697457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Henry et la notion d'immanence dans la Phénoménologie de Merleau-Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Essence de la Manifestation. Genèse et Structure d'une Oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2017, 9782705693336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'être à l'amour. Jean-Luc Marion, lecteur de Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Ciocan; Anca Vasiliu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Jean-Luc Marion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cerf, 2016, 9782204115803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gustav Jung, lecteur de Zarathoustra : penser l'individuation chez Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Béland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures nietzschéennes. Sources et réceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Montréal, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche & Phenomenology. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Daigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Christine Daigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche &amp; Phenomenology : Power, Life, Subjectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013, 978-0253009326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'appelle-t-on un séminaire ? Rythmes, topiques et possibilités du discours chez Heidegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'appelle-t-on un séminaire ? La pédagogie heideggerienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zeta Books, 2013, 978-606-8266-55-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et intentionnalité. Le propre de l'ego chez Husserl et Michel Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégori Jean; Nicolas Monseu; Jean Leclercq. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re-) Lire Michel Henry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of the Vision and the Riddle: From Nietzsche to Phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Boublil; Christine Daigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nietzsche &amp; Phenomenology : Power, Life and Subjectivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Phenomenology and the Theological Turn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bloomsbury French Thought Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781350930353.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barbaras. The Reversibility of Flesh (Jacques Garelli & Maurice Merleau-Ponty)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Housset, Inner Distance and Surreptitious Patience According to Jean-Louis Chrétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Boehm. Husserl and Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir et le monde : trajectoires de Renaud Barbaras (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boublil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir et le monde : trajectoires de Renaud Barbaras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boublil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11007-022-09578-9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135978v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rvm.2022.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Boublil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088388ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.592" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071773.2018.1434952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.049.0151" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolmark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2015.311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22329/p.v4i1.605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Whitmoyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Galen A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bobant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calcagno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunypress.edu/Books/R/Rethinking-Interiority" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793639523/Reframing-Twentieth-Century-French-Philosophy-The-Roots-of-Desire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Ferrarello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/vulnerabilite-et-empathie-elodie-boublil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zetabooks.com/all-titles/individuation-et-vision-du-monde-enquete-sur-lheritage-ontologique-de-la-phenomenologie-preface-de-natalie-depraz/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Daigle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iupress.org/9780253009326/nietzsche-and-phenomenology/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538154106/Empathy-and-Ethics" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Soigner_et_tenir_dans_la_pand%C3%A9mie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-65613-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452067/medecine-sante-et-sciences-humaines" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.boubl.2018.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135922v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135925v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135913v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350930353.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136008v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boublil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11007-022-09578-9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rvm.2022.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Boublil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088388ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.592" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071773.2018.1434952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.049.0151" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolmark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.3502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135900v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2015.311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22329/p.v4i1.605" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Whitmoyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Galen A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bobant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-andr&#233; Mangeney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calcagno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sunypress.edu/Books/R/Rethinking-Interiority" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781793639523/Reframing-Twentieth-Century-French-Philosophy-The-Roots-of-Desire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Ferrarello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/vulnerabilite-et-empathie-elodie-boublil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zetabooks.com/all-titles/individuation-et-vision-du-monde-enquete-sur-lheritage-ontologique-de-la-phenomenologie-preface-de-natalie-depraz/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Daigle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iupress.org/9780253009326/nietzsche-and-phenomenology/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135569v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/ISBN/9781538154106/Empathy-and-Ethics" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Soigner_et_tenir_dans_la_pand%C3%A9mie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-65613-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251452067/medecine-sante-et-sciences-humaines" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135763v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.boubl.2018.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135913v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350930353.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136013v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136008v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>