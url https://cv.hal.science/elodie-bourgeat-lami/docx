--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (199)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (194)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,697 +342,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
+                <w:t xml:space="preserve">Cerium Oxide‐Armored Composite Latex Particles by Visible Light Emulsion Photopolymerization: From Synthesis to Film Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Grebille</w:t>
+                <w:t xml:space="preserve">Magalie Schoumacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Daniel Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+                <w:t xml:space="preserve">Jacques Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (8), pp.e202500074. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.2407914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202407914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349382v1</w:t>
+                <w:t xml:space="preserve">hal-04778945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORRELATING FORMULATION AND PERFORMANCE IN ALL-ACRYLIC WATERBORNE PRESSURE SENSITIVE ADHESIVE LATEXES</w:t>
+                <w:t xml:space="preserve">Cyan, magenta and yellow TiO2-based hybrid spheres for electrophoretic inks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bratasanu</w:t>
+                <w:t xml:space="preserve">Lydia Muentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Aguilar</w:t>
+                <w:t xml:space="preserve">Emile Decompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
+                <w:t xml:space="preserve">Hugo Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+                <w:t xml:space="preserve">Nicolas Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mahler</w:t>
+                <w:t xml:space="preserve">Anthony Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 226 (8), pp.2400475. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.114563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202400475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995016v1</w:t>
+                <w:t xml:space="preserve">hal-05224785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of harsh grinding on the structure and color of LiCoPO4 and LiNiPO4 pigments</w:t>
+                <w:t xml:space="preserve">Mechanistic and physicochemical insights into the photoactivation pathways of a charge transfer ATRP photoinitiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Ravet</w:t>
+                <w:t xml:space="preserve">Bénédicte Grebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Penin</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Chiron</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Brochon</w:t>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (1), pp.166-180. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.e202500074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202500074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905431v1</w:t>
+                <w:t xml:space="preserve">hal-05349382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyan, magenta and yellow TiO2-based hybrid spheres for electrophoretic inks</w:t>
+                <w:t xml:space="preserve">CORRELATING FORMULATION AND PERFORMANCE IN ALL-ACRYLIC WATERBORNE PRESSURE SENSITIVE ADHESIVE LATEXES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Muentz</w:t>
+                <w:t xml:space="preserve">Julie Bratasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Decompte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony Chiron</w:t>
+                <w:t xml:space="preserve">Victoria Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Issoufou Alfari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114563⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226 (8), pp.2400475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202400475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224785v1</w:t>
+                <w:t xml:space="preserve">hal-04995016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium Oxide‐Armored Composite Latex Particles by Visible Light Emulsion Photopolymerization: From Synthesis to Film Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
+                <w:t xml:space="preserve">Impact of harsh grinding on the structure and color of LiCoPO4 and LiNiPO4 pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lalevée</w:t>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35, pp.2407914. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (1), pp.166-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202407914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778945v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methylene Blue/Sodium Sulfinate Photo‐Initiating System for the Red‐Light Emulsion Photopolymerization of Methyl Methacrylate</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34, pp.2406299. </w:t>
@@ -1165,77 +1165,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible‐Light Initiated Dispersion Photopolymerization of Styrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Canterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1276,295 +1276,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Quantum Dot-Catalyzed, Highly Efficient Miniemulsion Atom Transfer Radical Polymerization Induced by Visible Light</w:t>
+                <w:t xml:space="preserve">Development of Water-Soluble Type I Photoinitiators for Hydrogel Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoguang Qiao</w:t>
+                <w:t xml:space="preserve">Bérengère Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Qiao</w:t>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengjie Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ge Shi</w:t>
+                <w:t xml:space="preserve">Emmanuel Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00542⟩</w:t>
+              <w:t xml:space="preserve">Macromol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.131 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/macromol2010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848738v1</w:t>
+                <w:t xml:space="preserve">hal-03617271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Water-Soluble Type I Photoinitiators for Hydrogel Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon Quantum Dot-Catalyzed, Highly Efficient Miniemulsion Atom Transfer Radical Polymerization Induced by Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguang Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Aubry</w:t>
+                <w:t xml:space="preserve">Mengjie Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dumur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Xi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lacote</w:t>
+                <w:t xml:space="preserve">Ge Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (1), pp.131 - 140. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1298-1305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/macromol2010008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617271v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling polystyrene homogeneous-coagulative nucleation in Pickering emulsion polymerization</w:t>
               </w:r>
@@ -1778,429 +1778,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laponite®-based colloidal nanocomposites prepared by RAFT-mediated surfactant-free emulsion polymerization: the role of non-ionic and anionic macroRAFT polymers in stability and morphology control</w:t>
+                <w:t xml:space="preserve">Polymer/Laponite Nanocomposite Films Produced from Surfactant-Free Latexes using Cationic macroRAFT Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaíssa Chaparro</w:t>
+                <w:t xml:space="preserve">Thaíssa C Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">Rodrigo D Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0PY00720J⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (16), pp.7480-7491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c01195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357346v1</w:t>
+                <w:t xml:space="preserve">hal-03357321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light Emulsion Photopolymerization of Acrylates and Methacrylates: Mechanistic Insights and Introduction of a Simplified Sulfur-Based Photoinitiating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Subervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Canterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54, pp.2124-2133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer/Laponite Nanocomposite Films Produced from Surfactant-Free Latexes using Cationic macroRAFT Copolymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laponite®-based colloidal nanocomposites prepared by RAFT-mediated surfactant-free emulsion polymerization: the role of non-ionic and anionic macroRAFT polymers in stability and morphology control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo D Silva</w:t>
+                <w:t xml:space="preserve">Thaíssa Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck D’agosto</w:t>
+                <w:t xml:space="preserve">Rodrigo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (16), pp.7480-7491. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c01195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0PY00720J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357321v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a borane-(meth)acrylate photo-click reaction</w:t>
               </w:r>
@@ -2405,2605 +2405,2657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic–inorganic hybrid functional materials by nitroxide-mediated polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+                <w:t xml:space="preserve">Synthesis of double-responsive magnetic latex particles via seeded emulsion polymerization using macroRAFT block copolymers as stabilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rodrigues Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.648-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9py01627a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953836v1</w:t>
+                <w:t xml:space="preserve">hal-02388372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laponite®-based colloidal nanocomposites prepared by RAFT-mediated surfactant-free emulsion polymerization: the role of non-ionic and anionic macroRAFT polymers in stability and morphology control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+                <w:t xml:space="preserve">Polymer-encapsulation of iron oxide clusters using macroRAFT block copolymers as stabilizers: tuning of the particle morphology and surface functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rodrigues Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py00720j⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (22), pp.4917-4929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tb00384k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972745v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-encapsulation of iron oxide clusters using macroRAFT block copolymers as stabilizers: tuning of the particle morphology and surface functionalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Rodrigues Guimarães</w:t>
+                <w:t xml:space="preserve">Laponite®-based colloidal nanocomposites prepared by RAFT-mediated surfactant-free emulsion polymerization: the role of non-ionic and anionic macroRAFT polymers in stability and morphology control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaíssa Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py00720j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0tb00384k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03000820v2</w:t>
+                <w:t xml:space="preserve">hal-02972745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of double-responsive magnetic latex particles via seeded emulsion polymerization using macroRAFT block copolymers as stabilizers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">Styrene-Butadiene Rubber by Miniemulsion Polymerization Using In Situ Generated Surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12071476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9py01627a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02388372v1</w:t>
+                <w:t xml:space="preserve">hal-02992675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styrene-Butadiene Rubber by Miniemulsion Polymerization Using In Situ Generated Surfactant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+                <w:t xml:space="preserve">Synthesis and Self-Assembly of Poly(N-Vinylcaprolactam)-b-Poly(ε-Caprolactone) Block Copolymers via the Combination of RAFT/MADIX and Ring-Opening Polymerizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layde Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelda Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.1476. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12061252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12071476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02992675v1</w:t>
+                <w:t xml:space="preserve">hal-03001618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Self-Assembly of Poly(N-Vinylcaprolactam)-b-Poly(ε-Caprolactone) Block Copolymers via the Combination of RAFT/MADIX and Ring-Opening Polymerizations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfactant-free synthesis of layered double hydroxide-armored latex particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguang Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (18), pp.3195 - 3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py00140f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12061252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03001618v1</w:t>
+                <w:t xml:space="preserve">hal-03001683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-free synthesis of layered double hydroxide-armored latex particles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction of Cationic, Anionic, and Nonionic Macroraft Homo- and Copolymers with Laponite Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaíssa de Camargo Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Duarte Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Stefanichen Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barros-Timmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Giudici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (35), pp.11512-11523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0py00140f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03001683v1</w:t>
+                <w:t xml:space="preserve">hal-02325049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved malleability of miniemulsion-based vitrimers through in situ generation of carboxylate surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinish Reddy Vaidyula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Rawstron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (23), pp.3001 - 3005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9PY00644C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitroxide-mediated polymerization of methacrylates in the presence of 4-vinyl pyridine as controlling comonomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.G. G Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.C. C Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 172, pp.330-338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Cationic, Anionic, and Nonionic Macroraft Homo- and Copolymers with Laponite Clay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Method for Laponite Encapsulation into Polymer Latex Particles by Clay Cluster-Seeded Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delafresnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b02190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325049v1</w:t>
+                <w:t xml:space="preserve">hal-02493712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Method for Laponite Encapsulation into Polymer Latex Particles by Clay Cluster-Seeded Emulsion Polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Delafresnaye</w:t>
+                <w:t xml:space="preserve">Tailoring the Morphology of Polymer/Montmorillonite Hybrid Latexes by Surfactant-Free Emulsion Polymerization Mediated by Amphipathic MacroRAFT Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Duarte Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaíssa de Camargo Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Stefanichen Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53 (1), pp.39-50. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 52 (13), pp.4979-4988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b02190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02493712v1</w:t>
+                <w:t xml:space="preserve">hal-02325028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Morphology of Polymer/Montmorillonite Hybrid Latexes by Surfactant-Free Emulsion Polymerization Mediated by Amphipathic MacroRAFT Agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck D’agosto</w:t>
+                <w:t xml:space="preserve">Vitrimer Chemistry Meets Cellulose Nanofibrils: Bioinspired Nanopapers with High Water Resistance and Strong Adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lossada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejin Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Groeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.1045-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00741⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02325028v1</w:t>
+                <w:t xml:space="preserve">hal-02129294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrimer Chemistry Meets Cellulose Nanofibrils: Bioinspired Nanopapers with High Water Resistance and Strong Adhesion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saskia Groeer</w:t>
+                <w:t xml:space="preserve">A Review of Vanadium Dioxide as an Actor of Nanothermochromism: Challenges and Perspectives for Polymer Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.1800438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201800438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129294v1</w:t>
+                <w:t xml:space="preserve">hal-02131942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Vanadium Dioxide as an Actor of Nanothermochromism: Challenges and Perspectives for Polymer Nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenny Faucheu</w:t>
+                <w:t xml:space="preserve">A Second-Generation Chameleon N-Heterocyclic Carbene–Borane Coinitiator for the Visible-Light Oxygen-Resistant Photopolymerization of Both Organic and Water-Compatible Resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (23), pp.9730-9739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201800438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02131942v1</w:t>
+                <w:t xml:space="preserve">hal-02007899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Waterborne Nanoceria/Polymer Nanocomposite UV-Absorbing Coatings: Pickering versus Blended Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Martín-Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Liang Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin L. Elidottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J. Hinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (8), pp.3956--3968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.8b00736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the Morphology of Film-Forming, Nanocomposite Latexes Containing Layered Double Hydroxide by RAFT-Mediated Emulsion Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Torregrossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (11), pp.3953 - 3966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Second-Generation Chameleon N-Heterocyclic Carbene–Borane Coinitiator for the Visible-Light Oxygen-Resistant Photopolymerization of Both Organic and Water-Compatible Resins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">l -Arginine-Catalyzed Synthesis of Nanometric Organosilica Particles through a Waterborne Sol–Gel Process and Their Porous Structure Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (23), pp.6784 - 6796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01669⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02007899v1</w:t>
+                <w:t xml:space="preserve">hal-01858561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l -Arginine-Catalyzed Synthesis of Nanometric Organosilica Particles through a Waterborne Sol–Gel Process and Their Porous Structure Analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tailored microstructure and mechanical properties of nanocomposite films made from polyacrylic/LDH hybrid latexes synthesized by RAFT-mediated emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (19), pp.2590 - 2600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PY00268A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01858561v1</w:t>
+                <w:t xml:space="preserve">hal-01826571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored microstructure and mechanical properties of nanocomposite films made from polyacrylic/LDH hybrid latexes synthesized by RAFT-mediated emulsion polymerization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio‐Based Hybrid Magnetic Latex Particles Containing Encapsulated γ ‐Fe 2 O 3 by Miniemulsion Copolymerization of Soybean Oil‐Acrylated Methyl Ester and Styrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat‐lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rubim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Frederick Llewellyn Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1800449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mame.201800449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8PY00268A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826571v1</w:t>
+                <w:t xml:space="preserve">hal-01980510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio‐Based Hybrid Magnetic Latex Particles Containing Encapsulated γ ‐Fe 2 O 3 by Miniemulsion Copolymerization of Soybean Oil‐Acrylated Methyl Ester and Styrene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothy Frederick Llewellyn Mckenna</w:t>
+                <w:t xml:space="preserve">Formation of Cross-Linked Films from Immiscible Precursors through Sintering of Vitrimer Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nga Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Rawstron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.376 - 380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b00173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mame.201800449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01980510v1</w:t>
+                <w:t xml:space="preserve">hal-01859495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Cross-Linked Films from Immiscible Precursors through Sintering of Vitrimer Nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visible-Light Emulsion Photopolymerization of Styrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (4), pp.957-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201710488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b00173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859495v1</w:t>
+                <w:t xml:space="preserve">hal-01859497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Pickering stabilization on radical entry in emulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5035,10687 +5087,10681 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (7), pp.2612-2624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.16159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-Light Emulsion Photopolymerization of Styrene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">High-performance water-based barrier coatings for the corrosion protection of structural steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fortini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern Steel Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.254 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stco.201710034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201710488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859497v1</w:t>
+                <w:t xml:space="preserve">hal-01859532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Adsorption of Amphipathic macroRAFT Agents onto Montmorillonite Clay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Giudici</w:t>
+                <w:t xml:space="preserve">Nanocomposite latexes containing layered double hydroxides via RAFT-assisted encapsulating emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cenacchi Perreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessislava Kostadinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01882⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (7), pp.1233 - 1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6PY01742H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859512v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption study of a macro-RAFT agent onto SiO 2 -coated Gd 2 O 3 :Eu 3+ nanorods: Requirements and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Melro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaissa de Camargo Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isnaldi Rodrigues de Souza Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte Ananias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 394, pp.519 - 527. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.10.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of latex-layered double hydroxide composites by tuning the aggregation in suspensions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the Adsorption of Amphipathic macroRAFT Agents onto Montmorillonite Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Duarte Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Stefanichen Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaíssa de Camargo Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raíssa Silva Hardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Giudici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SM02608G⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (38), pp.9598 - 9608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b01882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647786v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite latexes containing layered double hydroxides via RAFT-assisted encapsulating emulsion polymerization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of latex-layered double hydroxide composites by tuning the aggregation in suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Szilagyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6PY01742H⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.842 - 851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM02608G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647776v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance water-based barrier coatings for the corrosion protection of structural steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dehan</w:t>
+                <w:t xml:space="preserve">Nitroxide-mediated polymerization-induced self-assembly of amphiphilic block copolymers with a pH/temperature dual sensitive stabilizer block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Steel Construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (27), pp.4014 - 4029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7py00595d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stco.201710034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859532v1</w:t>
+                <w:t xml:space="preserve">hal-01716126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-mediated polymerization-induced self-assembly of amphiphilic block copolymers with a pH/temperature dual sensitive stabilizer block</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Qiao</w:t>
+                <w:t xml:space="preserve">Crystallization of Nanodomains in Polyethylene Latexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Billuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (24), pp.9742 - 9749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7py00595d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716126v1</w:t>
+                <w:t xml:space="preserve">hal-01703299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Nanodomains in Polyethylene Latexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">Modelling particle growth under saturated and starved conditions in emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.208-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01703299v1</w:t>
+                <w:t xml:space="preserve">hal-02139837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling particle growth under saturated and starved conditions in emulsion polymerization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitroxide-Mediated Polymerization-Induced Self-Assembly of Block Copolymers at the Surface of Silica Particles: Toward New Hybrid Morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Taveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (10), pp.3796 - 3806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.22640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02139837v1</w:t>
+                <w:t xml:space="preserve">hal-01716039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of clay-armored poly(vinylidene chloride-co-methyl acrylate) latexes by Pickering emulsion polymerization and their film-forming properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Delafresnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chaduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (40), pp.6217 - 6232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7py00902j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-Mediated Polymerization-Induced Self-Assembly of Block Copolymers at the Surface of Silica Particles: Toward New Hybrid Morphologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Taveau</w:t>
+                <w:t xml:space="preserve">Dynamic Stratification in Drying Films of Colloidal Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Martín-Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lesage de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.118301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716039v1</w:t>
+                <w:t xml:space="preserve">hal-01716108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered double hydroxides: Efficient fillers for waterborne nanocomposite films.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matilte Halma</w:t>
+                <w:t xml:space="preserve">Surfactant-Free Emulsion Polymerization Stabilized by Ultrasmall Superparamagnetic Iron Oxide Particles Using Acrylic Acid or Methacrylic Acid as Auxiliary Comonomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.018⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (20), pp.7609 - 7624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365429v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Response of Rhodamine B-Doped Latex Particles. From Solution to Single Particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Parvole</w:t>
+                <w:t xml:space="preserve">pH-Switchable Stratification of Colloidal Coatings: Surfaces “On Demand”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Martín-Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lesage de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Liang Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00647⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (50), pp.34755 - 34761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b12015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356205v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Four Different Laponite Clays as Stabilizers in Pickering Emulsion Polymerization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Polymer/Silica Hybrid Latexes by Surfactant-Free RAFT-Mediated Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. P. G. França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b01080⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (12), pp.4431 - 4440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859558v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation and structural aspects of macroRAFT agents into MgAl layered double hydroxides.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Cenacchi Pereira</w:t>
+                <w:t xml:space="preserve">Polymer-encapsulated γ-Fe2O3 nanoparticles prepared via RAFT-mediated emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.7.191⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.249 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481950v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-encapsulated γ-Fe2O3 nanoparticles prepared via RAFT-mediated emulsion polymerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">Layered double hydroxides: Efficient fillers for waterborne nanocomposite films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Veschambres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilte Halma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2016.07.087⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716112v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-Free Emulsion Polymerization Stabilized by Ultrasmall Superparamagnetic Iron Oxide Particles Using Acrylic Acid or Methacrylic Acid as Auxiliary Comonomers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature Response of Rhodamine B-Doped Latex Particles. From Solution to Single Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Soleilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parvole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01546⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (16), pp.4052-4058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716110v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polymer/Silica Hybrid Latexes by Surfactant-Free RAFT-Mediated Emulsion Polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Four Different Laponite Clays as Stabilizers in Pickering Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chniguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (24), pp.6046 - 6057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b01080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716135v1</w:t>
+                <w:t xml:space="preserve">hal-01859558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-Switchable Stratification of Colloidal Coatings: Surfaces “On Demand”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Spencer Taylor</w:t>
+                <w:t xml:space="preserve">Intercalation and structural aspects of macroRAFT agents into MgAl layered double hydroxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessislava Kostadinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cenacchi Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b12015⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.2000-2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.7.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859555v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Stratification in Drying Films of Colloidal Mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+                <w:t xml:space="preserve">Multipod-like silica/polystyrene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Morele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Taveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (10), pp.5454-5469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR07613G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.118301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716108v1</w:t>
+                <w:t xml:space="preserve">hal-01282837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipod-like silica/polystyrene clusters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lambert</w:t>
+                <w:t xml:space="preserve">Synthesis of Nanocapsules and Polymer/Inorganic Nanoparticles Through Controlled Radical Polymerization At and Near Interfaces in Heterogeneous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in polymer science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Controlled Radical Polymerization at and from Solid Surfaces, 270, pp.123-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/12_2015_313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5NR07613G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282837v1</w:t>
+                <w:t xml:space="preserve">hal-01859570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Nanocapsules and Polymer/Inorganic Nanoparticles Through Controlled Radical Polymerization At and Near Interfaces in Heterogeneous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Multipod-like Silica/Polymer Latex Particles via Nitroxide-Mediated Polymerization-Induced Self-Assembly of Amphiphilic Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in polymer science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (3), pp.545 - 556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma5019473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/12_2015_313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859570v1</w:t>
+                <w:t xml:space="preserve">hal-01716103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Laponite Clay Platelets in Pickering Emulsion Polymerization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a one-step method for preparing silica/polymer heterodimers and dimpled polymer particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chaduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parvole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Doussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp. 118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859561v1</w:t>
+                <w:t xml:space="preserve">hal-01172201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a one-step method for preparing silica/polymer heterodimers and dimpled polymer particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partitioning of Laponite Clay Platelets in Pickering Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (1), pp.112 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.06.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01172201v1</w:t>
+                <w:t xml:space="preserve">hal-01859561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Multipod-like Silica/Polymer Latex Particles via Nitroxide-Mediated Polymerization-Induced Self-Assembly of Amphiphilic Block Copolymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+                <w:t xml:space="preserve">Controlled/Living Radical Polymerization in Dispersed Systems: An Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Zetterlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Thickett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (18), pp.9745 - 9800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr500625k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma5019473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716103v1</w:t>
+                <w:t xml:space="preserve">hal-01859679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled/Living Radical Polymerization in Dispersed Systems: An Update</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latex routes to graphene-based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Faucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (Issue : 30), pp.5323-5357 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5py00490j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cr500625k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859679v1</w:t>
+                <w:t xml:space="preserve">emse-01495066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latex routes to graphene-based nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of MacroRAFT Copolymer Adsorption on the Colloidal Stability of Layered Double Hydroxide Nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Pavlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Adok-Sipiczki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.12609-12617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5py00490j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01495066v1</w:t>
+                <w:t xml:space="preserve">hal-01276309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of MacroRAFT Copolymer Adsorption on the Colloidal Stability of Layered Double Hydroxide Nanoparticles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Charge detection Mass spectrometry for the characterization of Mass and surface area of composite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Doussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Taveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (20), pp.10844-10849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp510081v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276309v1</w:t>
+                <w:t xml:space="preserve">hal-01161451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge detection Mass spectrometry for the characterization of Mass and surface area of composite nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">Influence of composition on the morphology of polyurethane/acrylic latex particles and adhesive films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Degrandi-Contraires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Udagama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J.G. Plummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.176 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp510081v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01161451v1</w:t>
+                <w:t xml:space="preserve">hal-01516058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable architecture for flexible and highly conductive graphene-polymer composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">Synthesis of nanoscaled poly(styrene-co-n-butyl acrylate)/silica particles with dumbbell- and snowman-like morphologies by emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bladé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Malosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (19), pp. 5609-5616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4py00370e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966122v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Coating of Tetrapod-like Clusters with Silica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical and mechanical percolation in graphene-latex nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Faucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421406.2014.967651⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (20), pp.5140-5145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096739v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01157829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Emulsion Polymerization of Ethylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Billuart</w:t>
+                <w:t xml:space="preserve">Novel technologies and chemistries for waterborne coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy F. L. Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma5012733⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.131--141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11998-013-9554-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859690v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel technologies and chemistries for waterborne coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+                <w:t xml:space="preserve">Tunable architecture for flexible and highly conductive graphene-polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Faucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11998-013-9554-7⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873152v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and mechanical percolation in graphene-latex nanocomposites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regioselective Coating of Tetrapod-like Clusters with Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Taveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.08.025⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 604 (1), pp. 27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2014.967651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-01157829v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanoscaled poly(styrene-co-n-butyl acrylate)/silica particles with dumbbell- and snowman-like morphologies by emulsion polymerization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Duguet</w:t>
+                <w:t xml:space="preserve">Free Radical Emulsion Polymerization of Ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Billuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4py00370e⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (19), pp.6591 - 6600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma5012733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062719v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of composition on the morphology of polyurethane/acrylic latex particles and adhesive films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher J.G. Plummer</w:t>
+                <w:t xml:space="preserve">Synthesis of multi-hollow clay-armored latexes by surfactant-free emulsion polymerization of styrene mediated by poly(ethylene oxide)-based macroRAFT/Laponite complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rodrigues Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaissa de Camargo Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amilton Martins dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (22), pp.6611 - 6622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4py00362d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.01.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01516058v1</w:t>
+                <w:t xml:space="preserve">hal-01859687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of multi-hollow clay-armored latexes by surfactant-free emulsion polymerization of styrene mediated by poly(ethylene oxide)-based macroRAFT/Laponite complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amilton Martins dos Santos</w:t>
+                <w:t xml:space="preserve">Acrylic-Alkyd Hybrids: Secondary Nucleation, Particle Morphology, and Limiting Conversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Udagama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina de Las Heras Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Keddie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tsavalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (9), pp.622 - 638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mren.201400003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4py00362d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859687v1</w:t>
+                <w:t xml:space="preserve">hal-01859694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acrylic-Alkyd Hybrids: Secondary Nucleation, Particle Morphology, and Limiting Conversions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Synthesis and site-specific functionalization of tetravalent, hexavalent, and dodecavalent silica particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Moulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mren.201400003⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (42), pp. 11068-11072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201304273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01859694v1</w:t>
+                <w:t xml:space="preserve">hal-00873653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitroxide-Mediated Polymerization-Induced Self-Assembly of Poly(poly(ethylene oxide) methyl ether methacrylate-co-styrene)-b-poly(n-butyl methacrylate-co-styrene) Amphiphilic Block Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. G. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (11), pp.4285--4295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma4003159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and site-specific functionalization of tetravalent, hexavalent, and dodecavalent silica particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Majimel</w:t>
+                <w:t xml:space="preserve">Percolation transition in the porous structure of latex-templated silica monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Brunet-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 172, pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.12.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201304273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873653v1</w:t>
+                <w:t xml:space="preserve">hal-00773537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation transition in the porous structure of latex-templated silica monoliths</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescent latex particles loaded with anionic lanthanide complexes: a versatile platform for multicolour optical coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wartenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raccurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mazzanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (10), pp.2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3tc00756a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.12.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00773537v1</w:t>
+                <w:t xml:space="preserve">hal-01873155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent latex particles loaded with anionic lanthanide complexes: a versatile platform for multicolour optical coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Wartenberg</w:t>
+                <w:t xml:space="preserve">Radioactive Europium-Chelate-Based Silica Nanoparticles as a Probe for Stability, Incorporation Efficiency and Trace Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wartenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raccurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Raccurt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (9), pp.1493--1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201201189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3tc00756a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873155v1</w:t>
+                <w:t xml:space="preserve">hal-01873154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioactive Europium-Chelate-Based Silica Nanoparticles as a Probe for Stability, Incorporation Efficiency and Trace Analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cerium oxide encapsulation by emulsion polymerization using hydrophilic macroRAFT agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.607-614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01873154v1</w:t>
+                <w:t xml:space="preserve">hal-00787588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium oxide encapsulation by emulsion polymerization using hydrophilic macroRAFT agents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicolour Optical Coding from a Series of Luminescent Lanthanide Complexes with a Unique Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wartenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raccurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Mazzanti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (10), pp.3477--3482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787588v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolour Optical Coding from a Series of Luminescent Lanthanide Complexes with a Unique Antenna</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stabilization of miniemulsion droplets by cerium oxide nanoparticles: a step toward the elaboration of armored composite latexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201203657⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (14), pp.6163-6174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la300494g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01873156v1</w:t>
+                <w:t xml:space="preserve">hal-03765307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of HCN-like poly(methyl methacrylate)/polystyrene/silica colloidal molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Duguet</w:t>
+                <w:t xml:space="preserve">Silica Encapsulation by Miniemulsion Polymerization: Distribution and Localization of the Silica Particles in Droplets and Latex Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamali Farzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ravaine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. L. Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2py20574b⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.6021-6031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la300587b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749422v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of miniemulsion droplets by cerium oxide nanoparticles: a step towards the elaboration of armored composite latexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lansalot</w:t>
+                <w:t xml:space="preserve">Efficient Synthesis of Snowman- and Dumbbell-like Silica/Polymer Anisotropic Heterodimers through Emulsion Polymerization Using a Surface-Anchored Cationic Initiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parvole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chaduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Ako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Spalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (17), pp.7009-7018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma301355g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720312v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Morphologies From Bulk Self-Assemblies of Poly(acryloxypropyl triethoxysilane)-b-poly(styrene)-b-poly(acryloxypropyl triethoxysilane) Triblock Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Guinto Gamys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce Guinto Gamys</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 213, pp.10-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.201100507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica Encapsulation by Miniemulsion Polymerization: Distribution and Localization of the Silica Particles in Droplets and Latex Particles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stabilization of miniemulsion droplets by cerium oxide nanoparticles: a step towards the elaboration of armored composite latexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28, pp.6021-6031. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, pp.6163-6174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694543v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Synthesis of Snowman- and Dumbbell-like Silica/Polymer Anisotropic Heterodimers through Emulsion Polymerization Using a Surface-Anchored Cationic Initiator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Synthesis of HCN-like poly(methyl methacrylate)/polystyrene/silica colloidal molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chaduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parvole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Spalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Thill</w:t>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (12), pp. 3232-3234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2py20574b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma301355g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00733814v1</w:t>
+                <w:t xml:space="preserve">hal-00749422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of miniemulsion droplets by cerium oxide nanoparticles: a step toward the elaboration of armored composite latexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">High-yield preparation of polystyrene/silica clusters of controlled morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chaduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Taveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (5), pp. 1130-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2PY20058A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la300494g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03765307v1</w:t>
+                <w:t xml:space="preserve">hal-00685215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-yield preparation of polystyrene/silica clusters of controlled morphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Spheres Growing on a Sphere: A Model to Predict the Morphology Yields of Colloidal Molecules Obtained through a Heterogeneous Nucleation Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Taveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (31), pp. 11575-11583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la301857h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2PY20058A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00685215v1</w:t>
+                <w:t xml:space="preserve">hal-00725895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spheres Growing on a Sphere: A Model to Predict the Morphology Yields of Colloidal Molecules Obtained through a Heterogeneous Nucleation Route</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SAXS and SANS characterization of gelable polystyrene-b-poly(acryloxy propyl triethoxysilane) (PS-b-PAPTES) diblock copolymer micelles before and after hydrolysis-condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Guinto Gamys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (24), pp.6564-6572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm25412c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la301857h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00725895v1</w:t>
+                <w:t xml:space="preserve">hal-00746075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAXS and SANS characterization of gelable polystyrene-b-poly(acryloxy propyl triethoxysilane) (PS-b-PAPTES) diblock copolymer micelles before and after hydrolysis-condensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+                <w:t xml:space="preserve">MINIEMULSIONS USING STATIC MIXERS: PART 2. CO-EMULSIFICATION AND COMPOSITE MATERIALS USING SMX STATIC MIXERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamali Farzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (6), pp.1434-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.20514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2sm25412c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00746075v1</w:t>
+                <w:t xml:space="preserve">hal-00723726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Acrylic-Polyurethane Hybrid Latexes by Miniemulsion Polymerization and Their Pressure-Sensitive Adhesive Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Kinetic Investigation of Surfactant-Free Emulsion Polymerization of Styrene Using Laponite Clay Platelets as Stabilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Cenacchi Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amilton Martin dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma200073d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (22), pp.4771-4784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.24924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723738v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINIEMULSIONS USING STATIC MIXERS: PART 2. CO-EMULSIFICATION AND COMPOSITE MATERIALS USING SMX STATIC MIXERS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Acrylic-Polyurethane Hybrid Latexes by Miniemulsion Polymerization and Their Pressure-Sensitive Adhesive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Udagama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Degrandi-Contraires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.20514⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (8), pp.2632-2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma200073d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00723726v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kinetic Investigation of Surfactant-Free Emulsion Polymerization of Styrene Using Laponite Clay Platelets as Stabilizers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Waterborne Polyurethane Dispersions Obtained by the Acetone Process: A Study of Colloidal Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritz Sardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Irusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Fernandez-Berridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.24924⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (4), pp.2054-2062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.33308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00723722v1</w:t>
+                <w:t xml:space="preserve">hal-00723746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterborne Polyurethane Dispersions Obtained by the Acetone Process: A Study of Colloidal Features</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured Organic-Inorganic Hybrid Films Prepared by the Sol-Gel Method from Self-Assemblies of PS-b-PAPTES-b-PS Triblock Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Guinto Gamys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.33308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.4193-4203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.24861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00723746v1</w:t>
+                <w:t xml:space="preserve">hal-00694319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Organic-Inorganic Hybrid Films Prepared by the Sol-Gel Method from Self-Assemblies of PS-b-PAPTES-b-PS Triblock Copolymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+                <w:t xml:space="preserve">Mechanical Properties of Adhesive Films Obtained from PU-Acrylic Hybrid Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Degrandi-Contraires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Udagama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltoum Ouzineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.24861⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (8), pp.2643-2652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma2000702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00694319v1</w:t>
+                <w:t xml:space="preserve">hal-00723734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Adhesive Films Obtained from PU-Acrylic Hybrid Particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ravindra Udagama</w:t>
+                <w:t xml:space="preserve">Syntheses of Ethyl Cellulose Acrylate Hybrid Latex via Mini-polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riqing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuxiang Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunpeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 250-253 (1-4), pp.804-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/AMR.250-253.804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma2000702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00723734v1</w:t>
+                <w:t xml:space="preserve">hal-00723732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of Ethyl Cellulose Acrylate Hybrid Latex via Mini-polymerization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chunpeng Wang</w:t>
+                <w:t xml:space="preserve">Small strain mechanical properties of latex-based acrylic nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. G. Plummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ruggerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-A.E. Månson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (9), pp.2009-2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2011.02.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/AMR.250-253.804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00723732v1</w:t>
+                <w:t xml:space="preserve">hal-00723740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small strain mechanical properties of latex-based acrylic nanocomposite films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Ruggerone</w:t>
+                <w:t xml:space="preserve">An easy way to control the morphology of colloidal polymer-oxide supraparticles through seeded dispersion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-A.E. Månson</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2011.02.038⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (9), pp.6086-6090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la100357q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723740v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les particules mettent les formes III - Des atomes aux molécules colloïdales</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miniemulsion polymerization for synthesis of structured clay/polymer nanocomposites: Short review and recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Faucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1), pp.6-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2009.11.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579509v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les particules mettent les formes II - Quand le dieu romain Janus inspire les scientifiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic/Inorganic Composite Latexes: The Marriage of Emulsion Polymerization and Inorganic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Duguet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in polymer science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 233, pp.53-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/12_2010_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579506v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latex-Templated Silica Films: Tailoring Porosity to Get a Stable Low-Refractive Index</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of room temperature self-curable waterborne hybrid polyurethanes functionalized with (3-aminopropyl)triethoxysilane (APTES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritz Sardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Irusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Fernandez-Berridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm903754k⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (22), pp.5051-5057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2010.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483824v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of oily core-hybrid shell nanocapsules through interfacial free radical copolymerization in miniemulsion: droplet formation and nucleation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">About the suitability of the seeded-dispersion polymerization technique for preparing micron-sized silica-polystyrene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (42), pp.9392-9400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b926438h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533252v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the suitability of the seeded-dispersion polymerization technique for preparing micron-sized silica-polystyrene clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Nguyen</w:t>
+                <w:t xml:space="preserve">Synthesis of oily core-hybrid shell nanocapsules through interfacial free radical copolymerization in miniemulsion: droplet formation and nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.H. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. R. Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ravaine</w:t>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (3), pp.593-603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00527827v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Polyacrylic/Silica Nanocomposite Latexes using Static Mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamali Farzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 289, pp.129-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/masy.200900015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of room temperature self-curable waterborne hybrid polyurethanes functionalized with (3-aminopropyl)triethoxysilane (APTES)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lansalot</w:t>
+                <w:t xml:space="preserve">Les particules mettent les formes III - Des atomes aux molécules colloïdales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Perro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 340, pp.18-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00723765v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniemulsion polymerization for synthesis of structured clay/polymer nanocomposites: Short review and recent advances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les particules mettent les formes II - Quand le dieu romain Janus inspire les scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
+                <w:t xml:space="preserve">Adeline Perro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Mellon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 340, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539992v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy way to control the morphology of colloidal polymer-oxide supraparticles through seeded dispersion polymerization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Latex-Templated Silica Films: Tailoring Porosity to Get a Stable Low-Refractive Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brunet-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la100357q⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (9), pp.2822-2828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm903754k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483221v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic/Inorganic Composite Latexes: The Marriage of Emulsion Polymerization and Inorganic Chemistry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Properties of polymer/clay interphase in nanoparticles synthesized through in-situ polymerization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Faucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in polymer science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/12_2010_60⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (20), pp.4462-4471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2010.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00723770v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of polymer/clay interphase in nanoparticles synthesized through in-situ polymerization processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">New Ethyl Cellulose/Acrylic Hybrid Latexes and Coatings via Miniemulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronique Mellon</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chaduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2010.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (11), pp.2329-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.23998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539571v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Ethyl Cellulose/Acrylic Hybrid Latexes and Coatings via Miniemulsion Polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Chaduc</w:t>
+                <w:t xml:space="preserve">High Solids Content, Soap-Free, Film-Forming Latexes Stabilized by Laponite Clay Platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Rodrigues Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Cenacchi Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizelda Maria Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Carlos Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.23998⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (21), pp.1874-1880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201000305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00539995v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Solids Content, Soap-Free, Film-Forming Latexes Stabilized by Laponite Clay Platelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Strain Mechanical Properties of Latex-Based Nanocomposite Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher C. J. G. Plummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Ruggerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Negrete-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Anders J.-A. E. Manson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.201000305⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 294 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201050801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723757v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Strain Mechanical Properties of Latex-Based Nanocomposite Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Norma Negrete-Herrera</w:t>
+                <w:t xml:space="preserve">Dilational Lateral Stress in Drying Latex Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. M. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin von Der Ehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. F. Routh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201050801⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (6), pp.3815-3820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9041937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723748v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilational Lateral Stress in Drying Latex Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander A. M. Koenig</w:t>
+                <w:t xml:space="preserve">Micellar Behavior of Well-Defined Polystyrene-Based Block Copolymers with Triethoxysilyl Reactive Groups and Their Hydrolysis-Condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Guinto Gamys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la9041937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.784-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.23826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723804v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micellar Behavior of Well-Defined Polystyrene-Based Block Copolymers with Triethoxysilyl Reactive Groups and Their Hydrolysis-Condensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+                <w:t xml:space="preserve">Emulsification for Latex Production Using Static Mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ula El-Jaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamali Farzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. F. Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.23826⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 281, pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.200950710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00587035v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly filled polystyrene-laponite nanocomposites prepared by emulsion polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Fracture mechanisms in polystyrene/laponite nanocomposites prepared by emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ruggerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher C. J. G. Plummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Negrete Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Anders J.-A. E. Manson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.032⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (18), pp.2846-2855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724904v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture mechanisms in polystyrene/laponite nanocomposites prepared by emulsion polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Highly filled polystyrene-laponite nanocomposites prepared by emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ruggerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher C. J. G. Plummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Negrete Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Anders J.-A. E. Manson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.05.014⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.621-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00723819v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsification for Latex Production Using Static Mixers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Miniemulsions Using Static Mixers: A Feasibility Study Using Simple In-Line Static Mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamali Farzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.200950710⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (6), pp.3875-3881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.30343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724833v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of highly filled latex-based polystyrene/laponite nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Ruggerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher C. J. G. Plummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Negrete Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15730,10117 +15776,9437 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, NANOCOMPOSITE MATERIALS (151), pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniemulsions Using Static Mixers: A Feasibility Study Using Simple In-Line Static Mixers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gholamali Farzi</w:t>
+                <w:t xml:space="preserve">A chemical synthetic route towards &amp;quot;colloidal molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Perro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.30343⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (2), pp.361-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200802562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723824v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical synthetic route towards &amp;quot;colloidal molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planar submicronic silica–polystyrene particles obtained by substrate-directed shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Perro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Perro</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">David Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200802562⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (24), pp.4225-4230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b901901d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350952v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar submicronic silica–polystyrene particles obtained by substrate-directed shaping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Ravaine</w:t>
+                <w:t xml:space="preserve">Use of silica particles for the formation of organic-inorganic particles by surfactant-free emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b901901d⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (17), pp.10121-10133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la900895z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00395577v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of silica particles for the formation of organic-inorganic particles by surfactant-free emulsion polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of hybrid nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefan F. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. R. Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fevotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 271, pp.120-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533227v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of hybrid nanocapsules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kefan F. Ni</w:t>
+                <w:t xml:space="preserve">Miniemulsion Copolymerization of Styrene and γ-Methacryloxypropyltrimethoxysilane: Kinetics and Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.H. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fevotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (14), pp.5166-5173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma800326x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358423v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniemulsion Copolymerization of Styrene and γ-Methacryloxypropyltrimethoxysilane: Kinetics and Mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.R. Shan</w:t>
+                <w:t xml:space="preserve">Miniemulsion copolymerization of styrene and gama-methacryloxy propyl trimethoxysilane: kinetics and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. H. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fevotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (14), pp.5166-5173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724909v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniemulsion copolymerization of styrene and gama-methacryloxy propyl trimethoxysilane: kinetics and mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. H. Cao</w:t>
+                <w:t xml:space="preserve">Polymer/Laponite composite latexes: Particle morphology, film microstructure, and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Negrete Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix de Hass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fevotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (15), pp.1567-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.200700212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358512v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer/Laponite composite latexes: Particle morphology, film microstructure, and properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Nitroxide-Mediated Polymerization of Styrene Initiated from the Surface of Laponite Clay Platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Konn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.200700212⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (21), pp.7464-7472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma070283g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00724919v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-Mediated Polymerization of Styrene Initiated from the Surface of Laponite Clay Platelets</w:t>
+                <w:t xml:space="preserve">Nitroxide-mediated polymerization of styrene initiated from the surface of laponite clay platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Konn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (21), pp.7464-7472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893723v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-mediated polymerization of styrene initiated from the surface of laponite clay platelets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaumont</w:t>
+                <w:t xml:space="preserve">Influence of Low Fractions of Styrene/Butyl Acrylate Polymer Latexes on Some Properties of Ordinary Portland Cement Mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Boutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dubois-Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 292 (1), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mame.200600316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373029v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing organic/inorganic colloids by heterophase polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Negrete Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Perro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reculusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 248 (1), pp.213-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/masy.200750223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Low Fractions of Styrene/Butyl Acrylate Polymer Latexes on Some Properties of Ordinary Portland Cement Mortars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Graillat</w:t>
+                <w:t xml:space="preserve">Silica-Polystyrene Nanocomposite Particles Synthesized by Nitroxide-Mediated Polymerization and Their Encapsulation through Miniemulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carole Donnenwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mame.200600316⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006, pp.1--10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/jnm/2006/76371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00724917v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of Polystyrene Latex Particles in the Presence of γ-Methacryloxypropyltrimethoxysilane: Functionalized Silica Particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica-Polystyrene Nanocomposite Particles Synthesized by Nitroxide-Mediated Polymerization and Their Encapsulation through Miniemulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carole Donnenwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2006.920⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/JNM/2006/76371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018668v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer/Laponite Composite Colloids through Emulsion Polymerization: Influence of the Clay Modification Level on Particle Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Negrete-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (26), pp.9177-9184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma0610515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polymer latex particles decorated with organically-modified laponite clay platelets via emulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Negrete-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Persoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.421-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of hybrid colloidal particles: From snowman-like to raspberry-like morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Perro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reculusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ravaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, vol. 284-285, p. 78-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.11.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-Polystyrene Nanocomposite Particles Synthesized by Nitroxide-Mediated Polymerization and Their Encapsulation through Miniemulsion Polymerization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleation of Polystyrene Latex Particles in the Presence of γ-Methacryloxypropyltrimethoxysilane: Functionalized Silica Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaelle Insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Perro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (2), pp.432-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2006.920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/jnm/2006/76371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873159v1</w:t>
+                <w:t xml:space="preserve">hal-00018668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-Polystyrene Nanocomposite Particles Synthesized by Nitroxide-Mediated Polymerization and Their Encapsulation through Miniemulsion Polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Synthesis of polymer/Laponite nanocomposite latex particles via emulsion polymerization using silylated and cation-exchanged Laponite clay platelets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Negrete-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.121-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893707v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of polymer/Laponite nanocomposite latex particles via emulsion polymerization using silylated and cation-exchanged Laponite clay platelets.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Hybrid dissymmetric colloidal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.121-137</w:t>
+              <w:t xml:space="preserve">Chem. Mat.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (13), pp.3338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305807v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-mediated polymerization of styrene initiated from the surface of fumed silica. Comparison of two synthetic routes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+                <w:t xml:space="preserve">Silylation of laponite clay particles with monofunctional and trifunctional vinyl alkoxysilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Negrete Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Letoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Zydowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.01.102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (8), pp.863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b415618h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893696v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface assisted nucleation and growth of polymer latexes on organically-modified inorganic particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Nitroxide-Mediated Polymerization of Styrene Initiated from the Surface of Silica Nanoparticles. In Situ Generation and Grafting of Alkoxyamine Initiators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Ravaine</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (4), pp.1099-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma048501i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147949v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-mediated polymerization of styrene initiated from the surface of fumed silica. Comparison of two synthetic routes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic properties and morphological characterization of silica/polystyrene nanocomposites synthesized by nitroxide-mediated polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 46 (19), pp.8502--8510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.01.102⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 46 (23), pp.9965--9973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873166v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicone-polyacrylate composite latex particles. Particles formation and film properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of colloidal superparamagnetic nanocomposites by grafting poly(e-caprolactone) from the surface of organosilane-modified maghemite nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (15), pp.3221-3231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.20772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305982v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ethyl glycol) surface coated magnetic particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
+                <w:t xml:space="preserve">Organosilane-modified maghemite nanoparticles and their use as co-initiator in the ring-opening polymerization of epsilon-caprolactone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.200500402⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 262 (1-3), pp.150-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096691v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward to special edition of Polymer containing collected papers from the conference: polymers in dispersed media\textemdashPDM 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+                <w:t xml:space="preserve">Hybrid dissymmetrical colloidal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Perro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2004.11.034⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (13), pp.3338-3344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm050406g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873172v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Hybrid Core-Shell Nanoparticles by Emulsion (Co)polymerization of Styrene and \upgamma-Methacryloxypropyltrimethoxysilane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. F. Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. R. Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. X. Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fevotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (17), pp.7321--7329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma050334e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface assisted nucleation and growth of polymer latexes on organically-modified inorganic particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forward to special edition of Polymer containing collected papers from the conference: polymers in dispersed media\textemdashPDM 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (4), pp.991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2004.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305922v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large amounts of Janus nanoparticles through a protection-deprotection route.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+                <w:t xml:space="preserve">Surface assisted nucleation and growth of polymer latexes on organically-modified inorganic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Negrete Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.32-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00013867v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of Janus micro- and nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+                <w:t xml:space="preserve">Towards large amounts of Janus nanoparticles through a protection-deprotection route.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Perro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reculusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b505099e⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.5542-5543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b507486j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096043v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-Mediated Polymerization of Styrene Initiated from the Surface of Silica Nanoparticles. In Situ Generation and Grafting of Alkoxyamine Initiators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and synthesis of Janus micro- and nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Perro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma048501i⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 15, n° 35-36, p. 3745-3760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b505099e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893694v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties and morphological characterization of silica/polystyrene nanocomposites synthesized by nitroxide-mediated polymerization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Surface assisted nucleation and growth of polymer latexes on organically-modified inorganic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chaumont</w:t>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 229, pp.32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01873165v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silylation of laponite clay particles with monofunctional and trifunctional vinyl alkoxysilanes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Silicone-polyacrylate composite latex particles. Particles formation and film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1331-1337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01873161v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of colloidal superparamagnetic nanocomposites by grafting poly(e-caprolactone) from the surface of organosilane-modified maghemite nanoparticles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Flesch</w:t>
+                <w:t xml:space="preserve">Nitroxide-mediated polymerization of styrene initiated from the surface of fumed silica. Comparison of two synthetic routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zydowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.20772⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (19), pp.8502-8510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.01.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015139v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosilane-modified maghemite nanoparticles and their use as co-initiator in the ring-opening polymerization of epsilon-caprolactone.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
+                <w:t xml:space="preserve">Poly(ethyl glycol) surface coated magnetic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Joubert</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.04.039⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 26, n° 18,, p. 1494-1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.200500402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124143v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid dissymmetrical colloidal particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle Size in Emmulsion Polymerization of Octamethyltetrasiloxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm050406g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (6), pp.827--835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/dis-200035676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00019422v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-Mediated Polymerization of Styrene Initiated from the Surface of Silica Nanoparticles. In Situ Generation and Grafting of Alkoxyamine Initiators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Block Copolymers of \upgamma-Methacryloxypropyltrimethoxysilane and Methyl Methacrylate by RAFT Polymerization. A New Class of Polymeric Precursors for the Sol-Gel Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 38 (4), pp.1099--1106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma048501i⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 38 (5), pp.1591--1598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma048143j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873162v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid dissymmetric colloidal particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Synthesis of hybrid core-shell nanoparticles by emulsion (co)polymerization of styrene and gamma-methacryloxy propyl trimethoxy silane : Kinetics and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefan F. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. R. Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. X. Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem. Mat.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (13), pp.3338</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (22), pp.9100 -9109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149076v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Size in Emmulsion Polymerization of Octamethyltetrasiloxane</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Hybrid Core-Shell Nanoparticles by Emulsion (Co)polymerization of Styrene and gamma-Methacryloxypropyltrimethoxysilane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefan F. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. R. Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. X. Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.7321-7329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873164v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties and morphological characterization of silica/polystyrene nanocomposites synthesized by nitroxide-mediated polymerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+                <w:t xml:space="preserve">Silicone\textendashpolyacrylate composite latex particles. Particles formation and film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingtao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuxiang Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 46 (23), pp.9965-9973. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.07.057⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 46 (4), pp.1331--1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2004.11.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893699v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Copolymers of \upgamma-Methacryloxypropyltrimethoxysilane and Methyl Methacrylate by RAFT Polymerization. A New Class of Polymeric Precursors for the Sol-Gel Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Rinaldi</w:t>
+                <w:t xml:space="preserve">Silica/Polyamide Nanocomposite Synthesis via an Original Double Emulsification Process in Miniemulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Boutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zydowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma048143j⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (23), pp.1860--1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.200500518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873169v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hybrid core-shell nanoparticles by emulsion (co)polymerization of styrene and gamma-methacryloxy propyl trimethoxy silane : Kinetics and modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+                <w:t xml:space="preserve">Kinetics and Modeling of Hybrid Core-Shell Nanoparticles Synthesized by Seeded Emulsion (Co)polymerization of Styrene and \upgamma-Methacryloyloxypropyltrimethoxysilane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. F. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. R. Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (22), pp.9100--9109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma050999g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358558v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Hybrid Core-Shell Nanoparticles by Emulsion (Co)polymerization of Styrene and gamma-Methacryloxypropyltrimethoxysilane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hairy PEO-Silica Nanoparticles through Surface-Initiated Polymerization of Ethylene Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (8), pp.602--607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.200400628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358744v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicone\textendashpolyacrylate composite latex particles. Particles formation and film properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Synthesis of poly(\upepsilon-caprolactone)\textendashsilica nanocomposites: from hairy colloids to core\textendashshell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2004.11.063⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (12), pp.1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b508649c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873170v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Modeling of Hybrid Core-Shell Nanoparticles Synthesized by Seeded Emulsion (Co)polymerization of Styrene and \upgamma-Methacryloyloxypropyltrimethoxysilane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Preparation of nano-sized silica/poly(methyl methacrylate) composite latexes by heterocoagulation: comparison of three synthetic routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luiz Luna-Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma050999g⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (5), pp.609--617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.1440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873167v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hairy PEO-Silica Nanoparticles through Surface-Initiated Polymerization of Ethylene Oxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Delaite</w:t>
+                <w:t xml:space="preserve">Synthesis of daisy-shaped and multipod-like silica/polystyrene nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.200400628⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (9), pp.1677-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl049161h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01873163v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of poly(\upepsilon-caprolactone)\textendashsilica nanocomposites: from hairy colloids to core\textendashshell nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filler-filler interactions and viscoelastic behavior of polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b508649c⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 381 (1-2), pp.320-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.04.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01873171v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica/Polyamide Nanocomposite Synthesis via an Original Double Emulsification Process in Miniemulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salima Boutti</w:t>
+                <w:t xml:space="preserve">Ring-opening polymerization of ?-caprolactone andL-lactide from silica nanoparticles surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Zydowicz</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.200500518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (8), pp.1976--1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.20035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873160v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring-opening polymerization of ?-caprolactone andL-lactide from silica nanoparticles surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Delaite</w:t>
+                <w:t xml:space="preserve">Aqueous Dispersions of Silane-Functionalized Laponite Clay Platelets. A First Step toward the Elaboration of Water-Based Polymer/Clay Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Negrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Letoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.20035⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (5), pp.1564-1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0349267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873173v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler-filler interactions and viscoelastic behavior of polymer nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+                <w:t xml:space="preserve">Grafting of poly(e-caprolactone) onto maghemite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.04.064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (23), pp.6011-6020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.20449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111433v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of nano-sized silica/poly(methyl methacrylate) composite latexes by heterocoagulation: comparison of three synthetic routes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Encapsulation of an organic phthalocyanine blue pigment into polystyrene latex particles using a miniemulsion polymerization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Novat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 53 (5), pp.609--617. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.1440⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 52 (4), pp.542--547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.1029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873176v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of daisy-shaped and multipod-like silica/polystyrene nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Ravaine</w:t>
+                <w:t xml:space="preserve">Nitroxide-Mediated Polymerizations from Silica Nanoparticle Surfaces: “Graft from” Polymerization of Styrene Using a Triethoxysilyl-Terminated Alkoxyamine Initiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zydowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl049161h⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (21), pp.7946-7952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma034491u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150126v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Dispersions of Silane-Functionalized Laponite Clay Platelets. A First Step toward the Elaboration of Water-Based Polymer/Clay Nanocomposites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid copolymer latexes cross-linked with methacryloxy propyl trimethoxy silane. Film formation and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mezzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.1258-1293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01873175v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of poly(e-caprolactone) onto maghemite nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Duguet</w:t>
+                <w:t xml:space="preserve">Organic\textendashInorganic Nanostructured Colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.20449⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (1), pp.1--24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2002.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00152879v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-Mediated Polymerizations from Silica Nanoparticle Surfaces: “Graft from” Polymerization of Styrene Using a Triethoxysilyl-Terminated Alkoxyamine Initiator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Zydowicz</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Silica/Poly (Methyl Methacrylate) Nanocomposite Latex Particles through Emulsion Polymerization Using a Cationic Azo Initiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luiz Luna-Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma034491u⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 250 (1), pp.82--92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.2002.8310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893688v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of an organic phthalocyanine blue pigment into polystyrene latex particles using a miniemulsion polymerization process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of SiOH-Functionalized Polymer Latexes Using Methacryloxy Propyl Trimethoxysilane in Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.1029⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (16), pp.6185--6191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma012230j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873178v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitroxide-Mediated Polymerizations from Silica Nanoparticle Surfaces:~ \textquotedblleftGraft from\textquotedblright Polymerization of Styrene Using a Triethoxysilyl-Terminated Alkoxyamine Initiator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">SiOH-Functionalized Polystyrene Latexes. A Step toward the Synthesis of Hollow Silica Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Zydowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma034491u⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (3), pp.1325--1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0112441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873177v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid copolymer latexes cross-linked with methacryloxy propyl trimethoxy silane. Film formation and mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lefebvre</w:t>
+                <w:t xml:space="preserve">Syntheses of raspberrylike silica/polystyrene materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (5), pp.2354-2359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0116525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475115v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic\textendashInorganic Nanostructured Colloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Synthesis of composite latex particles filled with silica. Control of the composite particles composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chalaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.89-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873179v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Silica/Poly (Methyl Methacrylate) Nanocomposite Latex Particles through Emulsion Polymerization Using a Cationic Azo Initiator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Guyot</w:t>
+                <w:t xml:space="preserve">Hybrid Latex Particles Coated with Silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Novat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcis.2002.8310⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (17), pp.5737-5739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma010278r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873181v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of SiOH-Functionalized Polymer Latexes Using Methacryloxy Propyl Trimethoxysilane in Emulsion Polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">The role of initiation in the synthesis of silica/poly(methyl methacrylate) nanocomposite latex particles through emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Luna-Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefebvre</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma012230j⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 279 (10), pp.947--958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003960100520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873180v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiOH-Functionalized Polystyrene Latexes. A Step toward the Synthesis of Hollow Silica Nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Encapsulation of Inorganic Particles by Dispersion Polymerization in Polar Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm0112441⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 210 (2), pp.281--289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1998.5939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873182v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of raspberrylike silica/polystyrene materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poly(styrene- b -ethylene oxide) copolymers as stabilizers for the synthesis of silica-polystyrene core-shell particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Novat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm0116525⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 277 (12), pp.1142--1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003960050503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715951v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Latex Particles Coated with Silica</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encapsulation of Inorganic Particles by Dispersion Polymerization in Polar Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma010278r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 197 (2), pp.293--308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1997.5265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873184v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of composite latex particles filled with silica. Control of the composite particles composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Thiol-ended polyethylene oxide as reactive stabilizer for dispersion polymerization of styrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lang</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 275 (8), pp.716--729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003960050140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307656v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of initiation in the synthesis of silica/poly(methyl methacrylate) nanocomposite latex particles through emulsion polymerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Emulsion polymerization in the presence of colloidal silica particles. Application to the reinforcement of poly(ethyl acrylate) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Espiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003960100520⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Makromolekulare Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 242 (1), pp.105--122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/apmc.1996.052420107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873183v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Inorganic Particles by Dispersion Polymerization in Polar Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lang</w:t>
+                <w:t xml:space="preserve">Preparation of monodisperse polystyrene particles using thiol-ended polyethylene oxide stabilizer in dispersion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcis.1998.5939⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (6), pp.691--696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf00294951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873186v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(styrene- b -ethylene oxide) copolymers as stabilizers for the synthesis of silica-polystyrene core-shell particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Transmission electron microscopy observations of composite polymer colloid nucleated by functionalized silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lang</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003960050503⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6 (5), pp.345--350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.1995.220060513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873185v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Inorganic Particles by Dispersion Polymerization in Polar Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lang</w:t>
+                <w:t xml:space="preserve">Poly(ethyl acrylate) latexes encapsulating nanoparticles of silica: 1. Functionalization and dispersion of silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcis.1997.5265⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 36 (23), pp.4385--4389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0032-3861(95)96843-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873187v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol-ended polyethylene oxide as reactive stabilizer for dispersion polymerization of styrene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Guyot</w:t>
+                <w:t xml:space="preserve">Solvent effects in the synthesis of trifluoromethyl sulfones from sodium trifluoromethanesulfinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eugene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003960050140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 58 (2-3), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0022-1139(00)80583-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873188v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsion polymerization in the presence of colloidal silica particles. Application to the reinforcement of poly(ethyl acrylate) films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of the thermal decomposition of tetraethylammonium in zeolite .beta.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hubert Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Des Courieres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Makromolekulare Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/apmc.1996.052420107⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 96 (9), pp.3807--3811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/j100188a044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873189v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of monodisperse polystyrene particles using thiol-ended polyethylene oxide stabilizer in dispersion polymerization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the state of aluminium in zeolite-\upbeta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/bf00294951⟩</w:t>
+              <w:t xml:space="preserve">Applied catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 72 (1), pp.139--152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0166-9834(91)85034-s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873191v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy observations of composite polymer colloid nucleated by functionalized silica</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the state of aluminium in zeolite-β</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.1995.220060513⟩</w:t>
+              <w:t xml:space="preserve">Applied catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 72, pp.139-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0166-9834(91)85034-S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873192v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ethyl acrylate) latexes encapsulating nanoparticles of silica: 1. Functionalization and dispersion of silica</w:t>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">B. Langlois</w:t>
+                <w:t xml:space="preserve">Stability of the tetrahedral aluminium sites in zeolite beta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Laurent</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
-              <w:r>
-[...498 lines deleted...]
-            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Des Courieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 5 (3), pp.265--271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/bf00764671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25850,409 +25216,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in layered double hydroxide /polymer latexes nanocomposites: from assembly to in situ formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Layered Double Hydroxide Polymer Nanocomposites. 1st Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.461, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-101903-0.00012-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer-Clay Nanocomposite Particles and Soap-free Latexes Stabilized by Clay Platelets: State of the Art and Recent Advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amilton Martin dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vikas Mittal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Polymer Nanocomposites bu Emulsion and Suspension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RSC Publishing, pp.269-311, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 13 Polymer\textendashClay Nanocomposite Particles and Soap-free Latexes Stabilized by Clay Platelets: State of the Art and Recent Advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amilton Martins Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Nanocomposites by Emulsion and Suspension Polymerization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mittal, Vikas, 2010, RSC Nanoscience &amp; Nanotechnology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer encapsulation of inorganic particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swapan Kumar Ghosh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, pp.86-152, 2006, 3-527-31296-X. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/3527608478.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26262,589 +25628,589 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for the preparation of a vinylidene chloride polymer/clay composite, films obtained therefrom, and use thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emmanuel Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delafresnaye Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lansalot Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinas Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 10,982,110 B2. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent Substrate in particular a glass substrate, coated with at least bifunctional porous layer, manufacturing method and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemot François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Benakli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 2017/0217832. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubber composition comprising hybrid particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thomasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2014147160A2. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules inorganiques dissymétriques, procédé pour leur préparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ravaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reculusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2862236. B 0502. 2005, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de désalumination de zéolithes synthétiques et zéolithe Bêta essentiellement silicique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Zivkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Des Courieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Anglerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 9014749. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26854,176 +26220,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules hybrides pour dispositifs d'affichage à encre électrophorétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma Beldjoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Decompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Colloque National du Groupe Français des Polymères - GFP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Polymères, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Pickering emulsion polymerisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27032,106 +26398,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat -Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Workshop on Polymer Reaction Engineering (PRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Pickering surfactant-free emulsion polymerisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27140,106 +26506,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat -Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering (ECCE) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of laponite partitioning in pickering emulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27248,807 +26614,807 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat -Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers Of Polymer Colloids 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-assemblage et hydrolyse-condensation de copolymères à blocs silylés : vers l'obtention de nouveaux matériaux hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Guinto Gamys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce Guinto Gamys</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Institut Préparatoire aux Etudes d'Ingénieurs de Monastir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Pickering emulsion polymerization processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">In situ synthesis of silica particles from the hdrolysis-condensation of well defined alkoxysilyl-based block copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce Guinto Gamys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nida Sheibat -Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Working Party on Polymer Reaction Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire Laboratoire de chimie macromoléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001497v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synthesis of silica particles from the hdrolysis-condensation of well defined alkoxysilyl-based block copolymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ce Guinto Gamys</w:t>
+                <w:t xml:space="preserve">Investigation of Pickering emulsion polymerization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat -Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Laboratoire de chimie macromoléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">2nd Working Party on Polymer Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997847v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A calorimetric study of surfactant-free emulsion polymerization stabilised by Laponite clays</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Latex-templated porous silica films for antireflective applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brunet-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the DECHEMA Polymer Reaction Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics for Solar Energy Systems III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.853514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923374v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of high solids content Laponite-armored polymer latexes by soap-free emulsion polymerization and mechanical properties of the latex films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A calorimetric study of surfactant-free emulsion polymerization stabilised by Laponite clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amilton dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Glasgow, UK, Unknown Region</w:t>
+              <w:t xml:space="preserve">Proceedings of the DECHEMA Polymer Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917601v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latex-templated porous silica films for antireflective applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of high solids content Laponite-armored polymer latexes by soap-free emulsion polymerization and mechanical properties of the latex films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amilton dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics for Solar Energy Systems III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Glasgow, UK, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873157v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graft polymerisation of styrene from silica nanoparticles using tethered alkoxyamine initiators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sintes-Zydowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28063,65 +27429,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5rd International conference APME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId826"/>
+      <w:footerReference w:type="default" r:id="rId822"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28189,51 +27555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F4AC7A1"/>
+    <w:nsid w:val="DC6A6FAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28420,51 +27786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-bourgeat-lami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7049-3897" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086696955" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ravet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chiron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04406" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Muentz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114563" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04778945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Schoumacker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202407914" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04766707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Kalout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202406299" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04218020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canterel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202309674" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Qiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qiao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Shi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00542" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Aubry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacote" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/macromol2010008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Brunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202200016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa Chaparro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00720J" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03142669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa C Chaparro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01195" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03220183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357434v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2021.101434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00720j" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000820v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Rodrigues Guimar&#227;es" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tb00384k" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py01627a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Medeiros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12071476" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Moraes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layde Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizelda Alves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Medeiros" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061252" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00140f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. G Qiao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. C Pang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.04.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa de Camargo Chaparro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Duarte Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stefanichen Monteiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barros-Timmons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Giudici" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01987" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493712v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delafresnaye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00741" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lossada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Guo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejin Jiao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groeer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01659" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131942v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201800438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Fabiani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liang Koh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin L. Elidottir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Hinder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00736" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859493v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlovic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aug&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Torregrossa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Szilagyi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00541" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007899v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01669" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00042" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00268A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Machado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat&#8208;lami" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rubim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Frederick Llewellyn Mckenna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201800449" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00173" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139828v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le&#8197;qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710488" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859512v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Silva Hardt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01882" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Melro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaissa de Camargo Chaparro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isnaldi Rodrigues de Souza Filho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Ananias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.10.141" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouster" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pr&#233;vot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02608G" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647776v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cenacchi Perreira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Kostadinova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01742H" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859532v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Duffy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fortini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stco.201710034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716126v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00595d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139837v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22640" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716127v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaduc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vinas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00902j" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Taveau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00033" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365429v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Veschambres" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilte Halma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.018" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356205v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parvole" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00647" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859558v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chniguir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01080" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481950v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cenacchi Pereira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.191" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716112v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.087" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716110v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01546" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716135v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. P. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaparro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00737" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859555v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Taylor" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716108v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.118301" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282837v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morele" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Taveau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07613G" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2015_313" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859561v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03576" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172201v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.06.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716103v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5019473" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859679v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Zetterlund" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thickett" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500625k" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01495066v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00490j" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276309v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Adok-Sipiczki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nardin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03372" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161451v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510081v" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096739v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2014.967651" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859690v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5012733" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F. L. Mckenna" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-013-9554-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01157829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH3LZ1JZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062719v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Blad&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malosse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00370e" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516058v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Udagama" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.G. Plummer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.01.025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859687v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton Martins dos Santos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00362d" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859694v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Las Heras Alarc&#243;n" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Keddie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tsavalas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201400003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG39PQTB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873153v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. G. Qiao" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charleux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4003159" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873653v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moulet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304273" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773537v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.12.045" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873155v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wartenberg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzanti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00756a" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873154v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wartenberg" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Mazzanti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201189" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2489E67D6893372210878C7639531C2294F5F4D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787588v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zgheib" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thill" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873156v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203657" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKR2N0HL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749422v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20574b" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720312v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692018v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Guinto Gamys" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100507" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZBVP107-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694543v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamali Farzi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. L. Mckenna" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300587b" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733814v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Ako" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma301355g" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765307v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300494g" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685215v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fouilloux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20058A" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725895v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301857h" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746075v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25412c" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723738v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graillat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200073d" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723726v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.20514" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XN3KTXQ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723722v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cenacchi Pereira" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton Martin dos Santos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24924" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6RB1TF6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723746v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Irusta" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Fernandez-Berridi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33308" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFFV34X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694319v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24861" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1HP0J9H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723734v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Ouzineb" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2000702" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723732v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riqing Chen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxiang Chu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunpeng Wang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/AMR.250-253.804" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723740v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. G. Plummer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ruggerone" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A.E. M&#229;nson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.02.038" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579509v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nguyen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reculusa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483824v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903754k" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533252v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Cao" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Shan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527827v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926438h" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GNKNGD39-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723802v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200900015" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8R84N7D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723765v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.08.035" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-360JF70H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539992v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mellon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.11.044" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483221v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100357q" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723770v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2010_60" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJ9SJ92N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539571v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.07.028" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539995v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chaduc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23998" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C05B3509F5601EFA3216BBCC035456F92A14D59E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723757v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Rodrigues Guimaraes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizelda Maria Alves" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Moreira" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000305" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723748v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. J. G. Plummer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Negrete-Herrera" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Anders J.-A. E. Manson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050801" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723804v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. M. Koenig" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin von Der Ehe" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. F. Routh" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9041937" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587035v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23826" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKN9XXSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724904v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Negrete Herrera" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.032" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723819v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.05.014" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNW381BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724833v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ula El-Jaby" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. F. Cunningham" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200950710" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724903v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723824v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.30343" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S27R3H1S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350952v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802562" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SDZ3116-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395577v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901901d" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7S3GM0PK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533227v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900895z" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358423v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefan F. Ni" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724909v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Shan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma800326x" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358512v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. H. Cao" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724919v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Hass" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200700212" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XM4ZQL8F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893723v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Konn" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beyou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaumont" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070283g" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373029v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143142v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750223" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GXLDQG4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724917v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boutti" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Urvoy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois-Brugger" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200600316" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2DWQ8ZMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018668v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Insulaire" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.920" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364552v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0610515" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305831v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete-Herrera" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Persoz" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080647v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.11.073" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WB0R9VX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873159v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bailly" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carole Donnenwirth" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Bartholome" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jnm/2006/76371" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893707v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/JNM/2006/76371" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305807v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893696v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zydowicz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.01.102" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQ2J36S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147949v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duguet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perro" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaine" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873166v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305982v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096691v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flesch" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200500402" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNW5Q98T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873172v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.034" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMZBR9HN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873168v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ni" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. X. Weng" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sheibat-Othman" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fevotte" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050334e" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305922v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete Herrera" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reculusa" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013867v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b507486j" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C0VZ6GTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096043v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b505099e" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7H23X9FS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893694v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartholome" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048501i" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873165v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.07.057" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GZLXTMV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873161v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reymond" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415618h" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/241A366457BAB0A3FAFC87347D22CD0EADDE35DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015139v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20772" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124143v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.04.039" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S5GPGFM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019422v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet-Legrand" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050406g" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKQ78XW7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873162v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149076v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873164v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/dis-200035676" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893699v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873169v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mellon" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rinaldi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048143j" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358558v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358744v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873170v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtao Lin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.063" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXH528QM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873167v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050999g" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873163v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200400628" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPNJ8MBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873171v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat Lami" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b508649c" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54177E52C68DB3A20CFF804103638D241A23D93E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873160v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200500518" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CE8CA2E4FD6FAB5826BA60537606E4885642F2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873173v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20035" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11A393022606647764C51B3EF14AAF49A0FAC6C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111433v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabert" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dendievel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.04.064" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873176v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luiz Luna-Xavier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1440" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEED2180F30227CF9CB990B60E68D8F2CFD24C96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150126v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049161h" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873175v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0349267" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZPRWMJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152879v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20449" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4GC8QWW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893688v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zydowicz" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034491u" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BPGS48H8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873178v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lelu" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Novat" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Graillat" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyot" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1029" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRHT4632-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873177v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475115v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitry" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzino" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873179v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2002.075" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873181v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8310" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0PK9SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873180v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tissot" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma012230j" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FSNR9XLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873182v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Reymond" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0112441" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5CHK4KBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715951v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet-Legrand" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0116525" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S48014HS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873184v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tissot" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Novat" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010278r" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HB0CNLJ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307656v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalaye" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873183v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Luna-Xavier" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960100520" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSCNBMH2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873186v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lang" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5939" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80TCXPBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873185v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corcos" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novat" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960050503" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22A3C5C7265D67052D87B4CC0A688ACCF2A10F70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873187v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1997.5265" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FSF9CZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873188v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960050140" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-930RN3P5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873189v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espiard" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apmc.1996.052420107" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1ZLSSF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873191v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00294951" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-701X2VLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873192v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigier" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1995.220060513" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T126QZRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873190v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espiard" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-3861(95)96843-w" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRPGQ8K1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873194v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lamy" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eugene" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlois" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1139(00)80583-7" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SC6NT04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873193v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fajula" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert Mutin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Des Courieres" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100188a044" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4WPVNWF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873195v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espiau" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fajula" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-9834(91)85034-s" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W2VH4G4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172393v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-9834(91)85034-S" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873196v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00764671" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Z9X9WJ78-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394389v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101903-0.00012-4" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533276v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923372v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton Martins Dos Santos" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097819v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527608478.ch4" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366033v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delafresnaye Laura" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lansalot Muriel" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinas J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366813v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemot Fran&#231;ois" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Benakli" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366825v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berriot" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomasson" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013164v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366855v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zivkov" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Anglerot" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843770v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Beldjoudi" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996678v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat -Othman" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996677v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996681v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997848v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001497v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanquet" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997847v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923374v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. dos Santos" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917601v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton dos Santos" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873157v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853514" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403385v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sintes-Zydowicz" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-bourgeat-lami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7049-3897" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086696955" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Jacquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lansalot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5PY01074H" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04778945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Schoumacker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Subervie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202407914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Muentz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ravet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chiron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114563" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grebille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Mulatier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Aguilar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issoufou Alfari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400475" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04406" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04766707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Kalout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202406299" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04218020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canterel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202309674" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Aubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lacote" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/macromol2010008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Qiao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qiao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjie Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Shi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00542" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Brunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.202200016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keran Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa C Chaparro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c01195" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03142669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01692" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa Chaparro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00720J" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03220183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357434v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2021.101434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Rodrigues Guimar&#227;es" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9py01627a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000820v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tb00384k" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00720j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Medeiros" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12071476" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Moraes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layde Carvalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizelda Alves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Medeiros" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061252" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00140f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325049v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;ssa de Camargo Chaparro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Duarte Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stefanichen Monteiro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barros-Timmons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Giudici" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01987" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinish Reddy Vaidyula" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Rawstron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00644C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107547v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. G Qiao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.C. C Pang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.04.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delafresnaye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02190" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00741" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lossada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Guo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejin Jiao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Groeer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01659" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201800438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01669" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mart&#237;n-Fabiani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liang Koh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin L. Elidottir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Hinder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00736" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859493v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aug&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Torregrossa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Szilagyi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00541" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00042" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gary" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00268A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Machado" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat&#8208;lami" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rubim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Frederick Llewellyn Mckenna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201800449" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nga Tran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00173" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859497v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le&#8197;qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201710488" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.16159" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Duffy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fortini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stco.201710034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647776v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cenacchi Perreira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Kostadinova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01742H" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Melro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaissa de Camargo Chaparro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isnaldi Rodrigues de Souza Filho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Ananias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.10.141" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859512v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Silva Hardt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01882" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647786v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouster" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pr&#233;vot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM02608G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716126v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00595d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Billuart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01930" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22640" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716039v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lambert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Taveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00033" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716127v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chaduc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vinas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7py00902j" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716108v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesage de La Haye" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.118301" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01546" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859555v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Taylor" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716135v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. P. G. Fran&#231;a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaparro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Silva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00737" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716112v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.07.087" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365429v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Veschambres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilte Halma" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Soleilhac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Burdin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parvole" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00647" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859558v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chniguir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01080" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481950v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cenacchi Pereira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.7.191" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morele" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Taveau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07613G" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859570v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2015_313" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716103v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5019473" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.06.008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859561v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03576" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Zetterlund" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Thickett" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500625k" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01495066v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00490j" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Adok-Sipiczki" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03372" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161451v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510081v" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516058v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi-Contraires" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Udagama" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J.G. Plummer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.01.025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Blad&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malosse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00370e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01157829v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.08.025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH3LZ1JZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873152v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy F. L. Mckenna" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-013-9554-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096739v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2014.967651" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859690v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5012733" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859687v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton Martins dos Santos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00362d" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859694v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina de Las Heras Alarc&#243;n" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Keddie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tsavalas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201400003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG39PQTB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873653v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moulet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304273" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873153v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. G. Qiao" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charleux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma4003159" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773537v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.12.045" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873155v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wartenberg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raccurt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazzanti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00756a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873154v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wartenberg" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Mazzanti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201201189" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2489E67D6893372210878C7639531C2294F5F4D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787588v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zgheib" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thill" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873156v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203657" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKR2N0HL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765307v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300494g" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694543v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamali Farzi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. L. Mckenna" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300587b" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733814v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Ako" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma301355g" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692018v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Guinto Gamys" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100507" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZBVP107-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720312v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749422v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20574b" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685215v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fouilloux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20058A" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725895v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301857h" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746075v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25412c" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723726v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.20514" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XN3KTXQ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723722v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Cenacchi Pereira" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton Martin dos Santos" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24924" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6RB1TF6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723738v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graillat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200073d" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723746v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Sardon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Irusta" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Fernandez-Berridi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.33308" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFFV34X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694319v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24861" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1HP0J9H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723734v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Ouzineb" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2000702" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723732v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riqing Chen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxiang Chu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunpeng Wang" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/AMR.250-253.804" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723740v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. G. Plummer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ruggerone" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A.E. M&#229;nson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.02.038" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62KQ7XNP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483221v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nguyen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100357q" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539992v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaille" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mellon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.11.044" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723770v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2010_60" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GJ9SJ92N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723765v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.08.035" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-360JF70H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527827v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926438h" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GNKNGD39-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533252v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Cao" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Shan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723802v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200900015" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8R84N7D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579509v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579506v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reculusa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483824v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunet-Bruneau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm903754k" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539571v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.07.028" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539995v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chaduc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23998" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C05B3509F5601EFA3216BBCC035456F92A14D59E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723757v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Rodrigues Guimaraes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizelda Maria Alves" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Moreira" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201000305" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723748v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C. J. G. Plummer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Negrete-Herrera" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Anders J.-A. E. Manson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050801" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723804v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. M. Koenig" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin von Der Ehe" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. F. Routh" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9041937" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587035v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23826" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKN9XXSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724833v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ula El-Jaby" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. F. Cunningham" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200950710" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723819v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Negrete Herrera" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.05.014" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNW381BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724904v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.032" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723824v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.30343" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S27R3H1S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724903v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350952v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802562" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SDZ3116-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395577v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901901d" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7S3GM0PK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533227v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900895z" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358423v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefan F. Ni" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724909v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Shan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma800326x" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358512v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. H. Cao" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724919v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Hass" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200700212" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XM4ZQL8F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893723v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Konn" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beyou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaumont" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070283g" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373029v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724917v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Boutti" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Urvoy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois-Brugger" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200600316" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2DWQ8ZMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143142v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750223" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GXLDQG4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873159v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Bailly" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carole Donnenwirth" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Bartholome" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jnm/2006/76371" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893707v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/JNM/2006/76371" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364552v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0610515" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305831v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete-Herrera" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Persoz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080647v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.11.073" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WB0R9VX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018668v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickaelle Insulaire" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.920" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305807v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149076v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reculusa" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet-Legrand" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perro" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duguet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873161v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reymond" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415618h" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/241A366457BAB0A3FAFC87347D22CD0EADDE35DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893694v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bartholome" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048501i" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873165v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.07.057" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GZLXTMV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015139v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flesch" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20772" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124143v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.04.039" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S5GPGFM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019422v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050406g" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKQ78XW7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873168v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ni" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. X. Weng" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sheibat-Othman" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fevotte" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050334e" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873172v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.034" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMZBR9HN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305922v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete Herrera" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013867v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b507486j" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C0VZ6GTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096043v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b505099e" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7H23X9FS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147949v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaine" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305982v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893696v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zydowicz" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.01.102" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQ2J36S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096691v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200500402" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNW5Q98T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873164v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/dis-200035676" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873169v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mellon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rinaldi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma048143j" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358558v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358744v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873170v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtao Lin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.063" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXH528QM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873160v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200500518" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CE8CA2E4FD6FAB5826BA60537606E4885642F2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873167v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma050999g" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873163v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200400628" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPNJ8MBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873171v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat Lami" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b508649c" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54177E52C68DB3A20CFF804103638D241A23D93E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873176v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luiz Luna-Xavier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1440" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEED2180F30227CF9CB990B60E68D8F2CFD24C96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150126v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl049161h" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111433v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabert" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dendievel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.04.064" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873173v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20035" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11A393022606647764C51B3EF14AAF49A0FAC6C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873175v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0349267" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZPRWMJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152879v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20449" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4GC8QWW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873178v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lelu" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Novat" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Graillat" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guyot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1029" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRHT4632-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893688v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zydowicz" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034491u" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BPGS48H8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475115v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vitry" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezzino" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lefebvre" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873179v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2002.075" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873181v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8310" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0PK9SG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873180v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tissot" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma012230j" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FSNR9XLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873182v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Reymond" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0112441" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5CHK4KBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715951v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet-Legrand" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0116525" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S48014HS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307656v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalaye" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873184v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tissot" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Novat" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefebvre" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010278r" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HB0CNLJ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873183v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Luna-Xavier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960100520" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSCNBMH2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873186v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lang" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5939" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80TCXPBG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873185v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corcos" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novat" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960050503" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22A3C5C7265D67052D87B4CC0A688ACCF2A10F70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873187v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1997.5265" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FSF9CZN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873188v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003960050140" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-930RN3P5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873189v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Espiard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apmc.1996.052420107" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1ZLSSF2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873191v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00294951" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-701X2VLT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873192v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thollet" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vigier" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.1995.220060513" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T126QZRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873190v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espiard" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0032-3861(95)96843-w" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRPGQ8K1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873194v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lamy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eugene" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlois" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1139(00)80583-7" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SC6NT04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873193v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fajula" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert Mutin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Des Courieres" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100188a044" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4WPVNWF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873195v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Espiau" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fajula" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-9834(91)85034-s" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W2VH4G4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172393v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-9834(91)85034-S" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873196v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf00764671" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Z9X9WJ78-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394389v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-101903-0.00012-4" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533276v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923372v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton Martins Dos Santos" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097819v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527608478.ch4" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366033v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Dufils" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delafresnaye Laura" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lansalot Muriel" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinas J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366813v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemot Fran&#231;ois" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Benakli" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366825v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berriot" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomasson" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013164v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366855v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Zivkov" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Anglerot" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843770v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Beldjoudi" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996678v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat -Othman" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996677v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996681v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997848v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997847v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001497v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanquet" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873157v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853514" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923374v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. dos Santos" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917601v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilton dos Santos" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403385v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sintes-Zydowicz" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>