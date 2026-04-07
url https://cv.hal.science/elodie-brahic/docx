--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -196,278 +196,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être propriétaire forestier en zone Natura 2000 : une appropriation plurielle des enjeux environnementaux</w:t>
+                <w:t xml:space="preserve">Private Forest Owners’ Involvement in Forest Management: The Hidden Side of the Presumed “Inactive” Forest Owners in Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Dusacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 391, pp.51-77. </w:t>
+              <w:t xml:space="preserve">Small-Scale Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.241-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13j75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11842-025-09592-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075566v1</w:t>
+                <w:t xml:space="preserve">hal-05221401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Forest Owners’ Involvement in Forest Management: The Hidden Side of the Presumed “Inactive” Forest Owners in Southwestern France</w:t>
+                <w:t xml:space="preserve">Être propriétaire forestier en zone Natura 2000 : une appropriation plurielle des enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Banos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+                <w:t xml:space="preserve">Eve Dusacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small-Scale Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.241-270. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.51-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11842-025-09592-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13j75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221401v1</w:t>
+                <w:t xml:space="preserve">hal-05075566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et pratiques de gestion forestière en site Natura 2000 en France : Une approche par photos-questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -495,365 +495,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do inhabitants of mountain areas perceive climate change and forest dieback? A comparison between France and Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engaging or resisting? How forest–based industry and private forest owners respond to bioenergy policies in Aquitaine (Southwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marius Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-022-01694-9⟩</w:t>
+              <w:t xml:space="preserve">Forest Policy and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.102843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forpol.2022.102843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768923v1</w:t>
+                <w:t xml:space="preserve">hal-03808010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naturalité à petit pas. Evolution des regards et des pratiques sur une notion émergente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How do inhabitants of mountain areas perceive climate change and forest dieback? A comparison between France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Garms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eve Dusacre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (2-3), pp.253-270. </w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2021.5471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00267-022-01694-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637146v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging or resisting? How forest–based industry and private forest owners respond to bioenergy policies in Aquitaine (Southwestern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La naturalité à petit pas. Evolution des regards et des pratiques sur une notion émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Banos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brahic</w:t>
+                <w:t xml:space="preserve">Eve Dusacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Policy and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144, pp.102843. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (2-3), pp.253-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forpol.2022.102843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2021.5471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808010v1</w:t>
+                <w:t xml:space="preserve">hal-03637146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de connaissances pour le futur des forêts en France ? Au-delà du plan de relance</w:t>
               </w:r>
@@ -973,64 +973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Dieback, a Tangible Proof of Climate Change? A Cross-Comparison of Forest Stakeholders’ Perceptions and Strategies in the Mountain Forests of Europe and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareike Garms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1332,51 +1332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des propriétaires forestiers landais vis-à-vis du bois énergie : Une analyse micro-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 359, pp.7-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1440,51 +1440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dobsinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1901,178 +1901,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques difficultés à la prise en compte de la biodiversité par les propriétaires forestiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecture de l'ouvrage &amp;quot; Aubertin Catherine, Pinton Florence, Boisvert Valérie, Les marchés de la biodiversité, IRD Editions, Paris, 2007, 269 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, XXVI (3), pp.151-182</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596917v1</w:t>
+                <w:t xml:space="preserve">hal-00732370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture de l'ouvrage &amp;quot; Aubertin Catherine, Pinton Florence, Boisvert Valérie, Les marchés de la biodiversité, IRD Editions, Paris, 2007, 269 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques difficultés à la prise en compte de la biodiversité par les propriétaires forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), 5 p</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XXVI (3), pp.151-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732370v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment allouer des contrats de conservation de la biodiversité forestière par enchère ?</w:t>
               </w:r>
@@ -2140,51 +2140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la valeur économique de la biodiversité en forêt, difficultés et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Public Policy and Biodiversity - Scientific topics, political issues and local action, 3bis, pp.16-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2313,51 +2313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la valeur économique de la biodiversité en forêt, difficultés et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, p. 16 - p. 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2404,51 +2404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment estimer la valeur économique de la biodiversité forestière?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25-26, p. 63 - p. 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2505,51 +2505,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,77 +2655,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre mobilisation et modération : les forestiers face aux ambiguïtés de la bioéconomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-C. Latimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2802,51 +2802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dobsinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Land Ownership Change in France. COST Action FP1201 - FACESMAP Country Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Didolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,51 +3812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 1 : Bois énergie et développement territorial en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,211 +3915,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique de pratiques forestières et d'outils incitatifs en faveur de la biodiversité. Rapport final</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes incitatifs à la préservation des services écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.214</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593191v1</w:t>
+                <w:t xml:space="preserve">hal-02593526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes incitatifs à la préservation des services écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation économique de pratiques forestières et d'outils incitatifs en faveur de la biodiversité. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.107</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02593526v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils économiques de préservation de la biodiversité en forêt : Rapport bibliographique</w:t>
               </w:r>
@@ -4396,51 +4396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la biodiversité : Méthodes et exemples pour les forêts tempérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, pp.200, 2009, Savoir faire, 978-2-7592-0380-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la biodiversité forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cemagref, pp.110-111, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4585,51 +4585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils économiques pour inciter à la préservation de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cemagref, pp.108-109, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4855,51 +4855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60B1A31F"/>
+    <w:nsid w:val="3826297F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5086,51 +5086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-brahic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5361-5373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078678749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dusacre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j75" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-025-09592-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a8l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2022.102843" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.4992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01363-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quiroga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feliciano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouriaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2018.08.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dobsinska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.06.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.3BIS.05" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.05" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Latimier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Didolot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-brahic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5361-5373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078678749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-025-09592-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dusacre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j75" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a8l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2022.102843" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.4992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01363-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quiroga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feliciano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouriaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2018.08.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dobsinska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.06.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.3BIS.05" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.05" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Latimier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Didolot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>