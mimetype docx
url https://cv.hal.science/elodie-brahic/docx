--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1235,187 +1235,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des territoires de biodiversité aux préférences en matière de préservation : un éclairage à partir de l'évaluation économique non marchande</w:t>
+                <w:t xml:space="preserve">Comportement des propriétaires forestiers landais vis-à-vis du bois énergie : Une analyse micro-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, pp.7-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511740v1</w:t>
+                <w:t xml:space="preserve">hal-02606187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des propriétaires forestiers landais vis-à-vis du bois énergie : Une analyse micro-économique</w:t>
+                <w:t xml:space="preserve">Des territoires de biodiversité aux préférences en matière de préservation : un éclairage à partir de l'évaluation économique non marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LXIX (6-2017), pp.633-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/68189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606187v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding private forest owners’ conceptualisation of forest management: Evidence from a survey in seven European countries</w:t>
               </w:r>
@@ -1715,213 +1715,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of information on public preferences for forest biodiversity preservation: a split-sample test with choice experiment method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving towards multilevel governance of wetland resources: local water organisations and institutional changes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (2), pp.393-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/c12299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601548v1</w:t>
+                <w:t xml:space="preserve">hal-02600405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards multilevel governance of wetland resources: local water organisations and institutional changes in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of information on public preferences for forest biodiversity preservation: a split-sample test with choice experiment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (2), pp.253-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1068/c12299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02600405v1</w:t>
+                <w:t xml:space="preserve">hal-02601548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture de l'ouvrage &amp;quot; Aubertin Catherine, Pinton Florence, Boisvert Valérie, Les marchés de la biodiversité, IRD Editions, Paris, 2007, 269 p.</w:t>
               </w:r>
@@ -2052,187 +2052,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment allouer des contrats de conservation de la biodiversité forestière par enchère ?</w:t>
+                <w:t xml:space="preserve">Estimer la valeur économique de la biodiversité en forêt, difficultés et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Public Policy and Biodiversity - Scientific topics, political issues and local action, 3bis, pp.16-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2011.3BIS.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597171v1</w:t>
+                <w:t xml:space="preserve">hal-04269169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer la valeur économique de la biodiversité en forêt, difficultés et méthodes</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment allouer des contrats de conservation de la biodiversité forestière par enchère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, spécial 2011, pp.87-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2011.3BIS.05⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04269169v1</w:t>
+                <w:t xml:space="preserve">hal-02597171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation initiale et marché des permis négociables d’émission de gaz à effet de serre : quelle équité pour favoriser l’acceptabilité ?</w:t>
               </w:r>
@@ -3184,260 +3184,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness issues in emission permits allocation for climate policies: a study in experimental ethics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which instruments to preserve forest biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World congress of environmental and resource economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Environmental and Resource Economists (AERE). USA.; European Association of Environmental and Resource Economists (EAERE). INT., Jun 2010, Montréal, Canada. 25 p</w:t>
+              <w:t xml:space="preserve">12th Annual BIOECON Conference From the Wealth of Nations to the Wealth of Nature: Rethinking Economic Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Venise, Italy. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815459v1</w:t>
+                <w:t xml:space="preserve">hal-02593801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which market-based instruments to preserve forest biodiversity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fairness issues in emission permits allocation for climate policies: a study in experimental ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 04.05.00 International Symposium, How to both harvest and preserve forests more or better?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. pp.6</w:t>
+              <w:t xml:space="preserve">4. World congress of environmental and resource economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Environmental and Resource Economists (AERE). USA.; European Association of Environmental and Resource Economists (EAERE). INT., Jun 2010, Montréal, Canada. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593535v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which instruments to preserve forest biodiversity?</w:t>
+                <w:t xml:space="preserve">Which market-based instruments to preserve forest biodiversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual BIOECON Conference From the Wealth of Nations to the Wealth of Nature: Rethinking Economic Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Venise, Italy. pp.23</w:t>
+              <w:t xml:space="preserve">IUFRO 04.05.00 International Symposium, How to both harvest and preserve forests more or better?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593801v1</w:t>
+                <w:t xml:space="preserve">hal-02593535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment allouer des contrats de conservation de la biodiversité forestière par enchère ?</w:t>
               </w:r>
@@ -4855,51 +4855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3826297F"/>
+    <w:nsid w:val="6DA69DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5086,51 +5086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-brahic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5361-5373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078678749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-025-09592-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dusacre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j75" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a8l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2022.102843" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.4992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01363-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quiroga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feliciano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouriaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2018.08.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68189" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dobsinska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.06.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.3BIS.05" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.05" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Latimier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Didolot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-brahic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5361-5373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078678749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-025-09592-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dusacre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j75" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a8l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2022.102843" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.4992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01363-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quiroga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feliciano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouriaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2018.08.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68189" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dobsinska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.06.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.3BIS.05" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.05" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Latimier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Didolot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>