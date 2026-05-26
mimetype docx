--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -196,278 +196,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Forest Owners’ Involvement in Forest Management: The Hidden Side of the Presumed “Inactive” Forest Owners in Southwestern France</w:t>
+                <w:t xml:space="preserve">Être propriétaire forestier en zone Natura 2000 : une appropriation plurielle des enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Banos</w:t>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+                <w:t xml:space="preserve">Eve Dusacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small-Scale Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.241-270. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.51-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11842-025-09592-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13j75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221401v1</w:t>
+                <w:t xml:space="preserve">hal-05075566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être propriétaire forestier en zone Natura 2000 : une appropriation plurielle des enjeux environnementaux</w:t>
+                <w:t xml:space="preserve">Private Forest Owners’ Involvement in Forest Management: The Hidden Side of the Presumed “Inactive” Forest Owners in Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Dusacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 391, pp.51-77. </w:t>
+              <w:t xml:space="preserve">Small-Scale Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.241-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13j75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11842-025-09592-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075566v1</w:t>
+                <w:t xml:space="preserve">hal-05221401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et pratiques de gestion forestière en site Natura 2000 en France : Une approche par photos-questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -495,365 +495,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging or resisting? How forest–based industry and private forest owners respond to bioenergy policies in Aquitaine (Southwestern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do inhabitants of mountain areas perceive climate change and forest dieback? A comparison between France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Garms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Banos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brahic</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Policy and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.forpol.2022.102843⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-022-01694-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808010v1</w:t>
+                <w:t xml:space="preserve">hal-03768923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do inhabitants of mountain areas perceive climate change and forest dieback? A comparison between France and Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La naturalité à petit pas. Evolution des regards et des pratiques sur une notion émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marius Mayer</w:t>
+                <w:t xml:space="preserve">Eve Dusacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.15. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (2-3), pp.253-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-022-01694-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2021.5471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768923v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naturalité à petit pas. Evolution des regards et des pratiques sur une notion émergente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Engaging or resisting? How forest–based industry and private forest owners respond to bioenergy policies in Aquitaine (Southwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Dusacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (2-3), pp.253-270. </w:t>
+              <w:t xml:space="preserve">Forest Policy and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.102843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2021.5471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forpol.2022.102843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637146v1</w:t>
+                <w:t xml:space="preserve">hal-03808010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels besoins de connaissances pour le futur des forêts en France ? Au-delà du plan de relance</w:t>
               </w:r>
@@ -973,64 +973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Dieback, a Tangible Proof of Climate Change? A Cross-Comparison of Forest Stakeholders’ Perceptions and Strategies in the Mountain Forests of Europe and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareike Garms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1254,51 +1254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des propriétaires forestiers landais vis-à-vis du bois énergie : Une analyse micro-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 359, pp.7-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1317,239 +1317,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des territoires de biodiversité aux préférences en matière de préservation : un éclairage à partir de l'évaluation économique non marchande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding private forest owners’ conceptualisation of forest management: Evidence from a survey in seven European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feliciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dobsinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/68189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54, pp.162-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511740v1</w:t>
+                <w:t xml:space="preserve">hal-02606397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding private forest owners’ conceptualisation of forest management: Evidence from a survey in seven European countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des territoires de biodiversité aux préférences en matière de préservation : un éclairage à partir de l'évaluation économique non marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54, pp.162-176. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LXIX (6-2017), pp.633-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/68189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606397v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-market values of forest biodiversity and the impact of informing the general public: Insights from generalized multinomial logit estimations</w:t>
               </w:r>
@@ -1715,524 +1715,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards multilevel governance of wetland resources: local water organisations and institutional changes in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of information on public preferences for forest biodiversity preservation: a split-sample test with choice experiment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (2), pp.253-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600405v1</w:t>
+                <w:t xml:space="preserve">hal-02601548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of information on public preferences for forest biodiversity preservation: a split-sample test with choice experiment method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving towards multilevel governance of wetland resources: local water organisations and institutional changes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (2), pp.393-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/c12299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601548v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture de l'ouvrage &amp;quot; Aubertin Catherine, Pinton Florence, Boisvert Valérie, Les marchés de la biodiversité, IRD Editions, Paris, 2007, 269 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques difficultés à la prise en compte de la biodiversité par les propriétaires forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), 5 p</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XXVI (3), pp.151-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732370v1</w:t>
+                <w:t xml:space="preserve">hal-02596917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques difficultés à la prise en compte de la biodiversité par les propriétaires forestiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lecture de l'ouvrage &amp;quot; Aubertin Catherine, Pinton Florence, Boisvert Valérie, Les marchés de la biodiversité, IRD Editions, Paris, 2007, 269 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, XXVI (3), pp.151-182</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596917v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer la valeur économique de la biodiversité en forêt, difficultés et méthodes</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment allouer des contrats de conservation de la biodiversité forestière par enchère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, spécial 2011, pp.87-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269169v1</w:t>
+                <w:t xml:space="preserve">hal-02597171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment allouer des contrats de conservation de la biodiversité forestière par enchère ?</w:t>
+                <w:t xml:space="preserve">Estimer la valeur économique de la biodiversité en forêt, difficultés et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Public Policy and Biodiversity - Scientific topics, political issues and local action, 3bis, pp.16-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2011.3BIS.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597171v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation initiale et marché des permis négociables d’émission de gaz à effet de serre : quelle équité pour favoriser l’acceptabilité ?</w:t>
               </w:r>
@@ -2313,51 +2313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la valeur économique de la biodiversité en forêt, difficultés et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, p. 16 - p. 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2404,51 +2404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment estimer la valeur économique de la biodiversité forestière?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25-26, p. 63 - p. 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2505,51 +2505,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,77 +2655,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre mobilisation et modération : les forestiers face aux ambiguïtés de la bioéconomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-C. Latimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2802,64 +2802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dobsinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ownership changes in Europe: trends, issues and needs for action”, Final conference of the COST Action FP1201 FACESMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vienna, Austria. pp.3</w:t>
@@ -3184,260 +3184,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which instruments to preserve forest biodiversity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fairness issues in emission permits allocation for climate policies: a study in experimental ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual BIOECON Conference From the Wealth of Nations to the Wealth of Nature: Rethinking Economic Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Venise, Italy. pp.23</w:t>
+              <w:t xml:space="preserve">4. World congress of environmental and resource economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Environmental and Resource Economists (AERE). USA.; European Association of Environmental and Resource Economists (EAERE). INT., Jun 2010, Montréal, Canada. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593801v1</w:t>
+                <w:t xml:space="preserve">hal-02815459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness issues in emission permits allocation for climate policies: a study in experimental ethics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which market-based instruments to preserve forest biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World congress of environmental and resource economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Environmental and Resource Economists (AERE). USA.; European Association of Environmental and Resource Economists (EAERE). INT., Jun 2010, Montréal, Canada. 25 p</w:t>
+              <w:t xml:space="preserve">IUFRO 04.05.00 International Symposium, How to both harvest and preserve forests more or better?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815459v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which market-based instruments to preserve forest biodiversity?</w:t>
+                <w:t xml:space="preserve">Which instruments to preserve forest biodiversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 04.05.00 International Symposium, How to both harvest and preserve forests more or better?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. pp.6</w:t>
+              <w:t xml:space="preserve">12th Annual BIOECON Conference From the Wealth of Nations to the Wealth of Nature: Rethinking Economic Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Venise, Italy. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593535v1</w:t>
+                <w:t xml:space="preserve">hal-02593801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment allouer des contrats de conservation de la biodiversité forestière par enchère ?</w:t>
               </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Land Ownership Change in France. COST Action FP1201 - FACESMAP Country Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Didolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,51 +3812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 1 : Bois énergie et développement territorial en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,211 +3915,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes incitatifs à la préservation des services écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation économique de pratiques forestières et d'outils incitatifs en faveur de la biodiversité. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.107</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593526v1</w:t>
+                <w:t xml:space="preserve">hal-02593191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique de pratiques forestières et d'outils incitatifs en faveur de la biodiversité. Rapport final</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes incitatifs à la préservation des services écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02593191v1</w:t>
+                <w:t xml:space="preserve">hal-02593526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils économiques de préservation de la biodiversité en forêt : Rapport bibliographique</w:t>
               </w:r>
@@ -4396,51 +4396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la biodiversité : Méthodes et exemples pour les forêts tempérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, pp.200, 2009, Savoir faire, 978-2-7592-0380-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la biodiversité forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cemagref, pp.110-111, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4585,51 +4585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils économiques pour inciter à la préservation de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Terreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cemagref, pp.108-109, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4855,51 +4855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA69DC6"/>
+    <w:nsid w:val="3DC291E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5086,51 +5086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-brahic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5361-5373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078678749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-025-09592-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dusacre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j75" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a8l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2022.102843" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5471" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.4992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01363-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quiroga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feliciano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouriaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2018.08.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68189" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dobsinska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.06.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.3BIS.05" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.05" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Latimier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Didolot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-brahic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5361-5373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078678749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dusacre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j75" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-025-09592-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a8l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2022.102843" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.4992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997849v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01363-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quiroga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feliciano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouriaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2018.08.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dobsinska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.06.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.3BIS.05" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.05" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474562v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Latimier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815459v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601395v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Didolot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>