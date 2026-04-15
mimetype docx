--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1138,269 +1138,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PVC plastisol tissue-mimicking phantoms for MR-and ultrasound-elastography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
+                <w:t xml:space="preserve">Simultaneous fat‐referenced proton resonance frequency shift thermometry and MR elastography for the monitoring of thermal ablations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kisoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (1), pp.339-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.28130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040083v1</w:t>
+                <w:t xml:space="preserve">hal-03088672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous fat‐referenced proton resonance frequency shift thermometry and MR elastography for the monitoring of thermal ablations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of PVC plastisol tissue-mimicking phantoms for MR-and ultrasound-elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kisoo Kim</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088672v1</w:t>
+                <w:t xml:space="preserve">hal-03040083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of PolyVinyl Chloride Plastisol Tissue-Mimicking Phantoms for MR- and Ultrasound-Elastography</w:t>
               </w:r>
@@ -1412,77 +1412,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.577358. </w:t>
@@ -1899,537 +1899,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-Guided Percutaneous Biopsy of Mediastinal Masses Using a Large Bore Magnet: Technical Feasibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation d'une unité de radiologie interventionnelle au développement d'un matériel innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnon</w:t>
+                <w:t xml:space="preserve">Madeline Halbwachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ramamurthy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Vazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 255, pp.22-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404189v1</w:t>
+                <w:t xml:space="preserve">hal-05473175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI-Guided Percutaneous Biopsy of Mediastinal Masses Using a Large Bore Magnet: Technical Feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ramamurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caudrelier J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Erceg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Villeval</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Almudever</w:t>
+                <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (5), pp.761-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-015-1246-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958328v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation d'une unité de radiologie interventionnelle au développement d'un matériel innovant</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of percutaneous biopsies of renal masses under MRI-guidance: a retrospective study about 26 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tsoumakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.617-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-014-3449-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473175v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of percutaneous biopsies of renal masses under MRI-guidance: a retrospective study about 26 cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Garnon</w:t>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schlier</w:t>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Buy</w:t>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tsoumakidou</w:t>
+                <w:t xml:space="preserve">F. Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Mathelin</w:t>
+                <w:t xml:space="preserve">B. Almudever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (3), pp.617-623. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.86-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-014-3449-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404206v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional MR Elastography for MRI-Guided Percutaneous Procedures</w:t>
               </w:r>
@@ -2695,51 +2695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo preclinical low field MRI monitoring of tumor growth following a suicide gene therapy in an orthopic mice model of human glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,51 +2833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicalted low-field NRI in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2954,51 +2954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicated low-field MRI in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,804 +3077,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECT low-field MRI system for small-animal imaging</w:t>
+                <w:t xml:space="preserve">Peritoneal membrane recruitment in rats : a microcomputerized tomography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Goetz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Breton</w:t>
+                <w:t xml:space="preserve">L. Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choquet</w:t>
+                <w:t xml:space="preserve">M. Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Israel-Jost</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Haraldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.2179-2184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591492v1</w:t>
+                <w:t xml:space="preserve">hal-00428542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritoneal membrane recruitment in rats : a microcomputerized tomography study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">In vivo peritoneal surface area measurment in rats by microcomputerized tomography (µCT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bergua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haraldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23, pp.2179-2184</w:t>
+              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.188-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428542v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low field magnetic resonance imaging in rat in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">SPECT Low field MRI system for small animal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Israel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITBM RBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29, pp.366-374</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425596v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECT Low field MRI system for small animal imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low field magnetic resonance imaging in rat in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Israel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.88-93</w:t>
+              <w:t xml:space="preserve">ITBM RBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.366-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425625v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial multiphase mouse brain segmantation in T1 and T2 MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Israel Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposiom on biomedical imaging : from nano to macro procedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4540918, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo peritoneal surface area measurment in rats by microcomputerized tomography (µCT)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPECT low-field MRI system for small-animal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Israel-Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constantinesco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.107.044313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428543v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of invivo and postmortem mechanical behavior of brain tissue using magnetic resonance elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3951,51 +3951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance elastography compared with rotational rheometry for in vitro brain tissue viscoelasticity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,51 +4063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-contrast X-ray micro-CT visualization of colon malformations and tumours in situ in living mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4209,51 +4209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual SPECT/MR imaging in small animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,51 +4360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,51 +4459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion for Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4563,51 +4563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of diffusion and perfusion in intravoxel incoherent motion MR imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4688,51 +4688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of intravoxel incoherent motion (IVIM) imaging to neuroradiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4813,51 +4813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR imaging of intravoxel incoherent motions: application to diffusion and perfusion in neurologic disorders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4938,51 +4938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de diffusion in-vivo par résonance magnétique nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-Rendus de l'Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 93 (5), pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5033,316 +5033,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Anatomically Realistic 2D MRI Phantoms of the Head and Knee for Imaging Research and Sequence Optimization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRM 0,55T : LIMITES ET OPPORTUNITES POUR LE DIAGNOSTIQUE ET L'INTERVENTIONNELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2025, European Society for Magnetic Resonance in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">12EMES JOURNÉES SCIENTIFIQUES DE LA FÉDÉRATION DE MÉDECINE TRANSLATIONNELLE DE STRASBOURG (FMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334235v1</w:t>
+                <w:t xml:space="preserve">hal-05386293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde Bas-champs et ultra-bas champs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Breton</w:t>
+                <w:t xml:space="preserve">Development of Anatomically Realistic 2D MRI Phantoms of the Head and Knee for Imaging Research and Sequence Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habeeb Yusuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM2025, 7e Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">ESMRMB 2025, European Society for Magnetic Resonance in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386292v1</w:t>
+                <w:t xml:space="preserve">hal-05334235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRM 0,55T : LIMITES ET OPPORTUNITES POUR LE DIAGNOSTIQUE ET L'INTERVENTIONNELLE</w:t>
+                <w:t xml:space="preserve">Table ronde Bas-champs et ultra-bas champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12EMES JOURNÉES SCIENTIFIQUES DE LA FÉDÉRATION DE MÉDECINE TRANSLATIONNELLE DE STRASBOURG (FMTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SFRMBM2025, 7e Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386293v1</w:t>
+                <w:t xml:space="preserve">hal-05386292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies d’imagerie frugale : IRM bas champ pour les pratiques interventionnelles</w:t>
               </w:r>
@@ -6282,51 +6282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7070,277 +7070,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning-Based Needle Tracking Trained on Bloch-Simulated Data and Evaluated on Clinical Real-Time bSSFP Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Breton</w:t>
+                <w:t xml:space="preserve">Influence d'une occlusion veineuse portale sur le flux portal et sur l'élasticité du foie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuel Meeting of the International Society of Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247239v1</w:t>
+                <w:t xml:space="preserve">hal-03359488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une occlusion veineuse portale sur le flux portal et sur l'élasticité du foie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ning Jin</w:t>
+                <w:t xml:space="preserve">Deep Learning-Based Needle Tracking Trained on Bloch-Simulated Data and Evaluated on Clinical Real-Time bSSFP Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Annuel Meeting of the International Society of Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359488v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Elastography and Portal Hypertension: Influence of the Portal Venous Flow on the Liver Stiffness</w:t>
               </w:r>
@@ -7499,51 +7499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7687,446 +7687,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring HIFU ablations in real time using simultaneous MR Thermometry and Elastography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI-guided Therapies in Interventional Radiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium of International Society for Therapeutic Ultrasound (ISTU)/ 5th European Symposium of the European Focused ultrasound Society (EUFUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">6th Barrande Bioscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496307v1</w:t>
+                <w:t xml:space="preserve">hal-05496310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastographie et Thermométrie par Résonance Magnétique simultanées avec séparation eau/graisse pour le suivi des ablations thermiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kisoo Kim</w:t>
+                <w:t xml:space="preserve">Deep Learning Based Needle Localization on Real-Time MR Images of Patients Acquired During MR-guided Percutaneous Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ISMRM 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508171v1</w:t>
+                <w:t xml:space="preserve">hal-05508196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-guided Therapies in Interventional Radiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring HIFU ablations in real time using simultaneous MR Thermometry and Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kisoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Barrande Bioscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium of International Society for Therapeutic Ultrasound (ISTU)/ 5th European Symposium of the European Focused ultrasound Society (EUFUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496310v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Needle Localization on Real-Time MR Images of Patients Acquired During MR-guided Percutaneous Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Weine</w:t>
+                <w:t xml:space="preserve">Elastographie et Thermométrie par Résonance Magnétique simultanées avec séparation eau/graisse pour le suivi des ablations thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kisoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Maier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">4ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508196v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRM interventionnelle</w:t>
               </w:r>
@@ -8526,51 +8526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multislice interventional MR Elastography using simultaneous image refocusing (SIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8660,51 +8660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramod Prabhakar Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,51 +8759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional MR Elastography and thermometry using simultaneous image refocusing (SIR) for multislice monitoring of thermal therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8867,51 +8867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multislice interventional MR Elastography using simultaneous image refocusing (SIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9247,51 +9247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramod Prabhakar Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9452,418 +9452,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless hybrid passive and active tracking for automatic image plane alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryoablation of malignant liver tumors under MRI-guidance: retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Neumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">É. Breton</w:t>
+                <w:t xml:space="preserve">Gorislav Erceg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cuvillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Rothgang</w:t>
+                <w:t xml:space="preserve">Georgia Tsoumakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventional MRI Symposium (iMRI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM - ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403428v1</w:t>
+                <w:t xml:space="preserve">hal-05403712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoablation of malignant liver tumors under MRI-guidance: retrospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Breton</w:t>
+                <w:t xml:space="preserve">Real-time magnetic device for MRI-guided interventions using a CMOS 3D Hall probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorislav Erceg</w:t>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Tsoumakidou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+                <w:t xml:space="preserve">J-B. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM - ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">European Technology Platform on Smart Systems Integration - EPoSS Annual Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403712v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time magnetic device for MRI-guided interventions using a CMOS 3D Hall probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Technology Platform on Smart Systems Integration - EPoSS Annual Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Torino, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomaterial Smart Systems (ISBSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404284v1</w:t>
+                <w:t xml:space="preserve">hal-05404280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Real-Time Magnetic Resonance Elastography (MRE) for MR-guided percutaneous procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9885,219 +9885,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time magnetic device for MRI-guided interventions using a CMOS 3D Hall probe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Wireless hybrid passive and active tracking for automatic image plane alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J-B. Kammerer</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rothgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomaterial Smart Systems (ISBSS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Interventional MRI Symposium (iMRI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404280v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-in-one interventional MR elastography (MRE) system dedicated to MR-guided percutaneous procedures</w:t>
               </w:r>
@@ -10109,51 +10109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,90 +10208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-guided mediastinal biopsies: retrospective evaluation on 15 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tsoumakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rothgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10372,51 +10372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Tsoumakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Thenint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10452,260 +10452,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a multi-modal passive and active tracking approach for real-time automatic scan plane alignment in interventional MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Neumann</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Elastography (MRE) for real-time guidance of minimally-invasive percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM - ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Les Journées du Campus d'Illkirch 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403714v1</w:t>
+                <w:t xml:space="preserve">hal-05404357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Elastography (MRE) for real-time guidance of minimally-invasive percutaneous procedures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Corbin</w:t>
+                <w:t xml:space="preserve">Evaluation of a multi-modal passive and active tracking approach for real-time automatic scan plane alignment in interventional MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées du Campus d'Illkirch 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM - ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404357v1</w:t>
+                <w:t xml:space="preserve">hal-05403714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percutaneous procedures in the liver under MRI-guidance</w:t>
               </w:r>
@@ -10760,776 +10760,776 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic tracking system for MRI-guided interventions using a 3D Hall probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors, Energy harvesting, Wireless network, and Smart objects Conference, SENSO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Gardanne, France</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transperineal prostate cryoablation under MR-guidance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Garnon</w:t>
+                <w:t xml:space="preserve">Les procédures percutannées par guidage IRM temps réel / Percutaneous Procedures with Real-Time MRI Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gangi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th annual meeting of the International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Salt-Lake City, United States</w:t>
+              <w:t xml:space="preserve">Première Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395914v1</w:t>
+                <w:t xml:space="preserve">hal-05394928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procédures percutannées par guidage IRM temps réel / Percutaneous Procedures with Real-Time MRI Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gangi</w:t>
+                <w:t xml:space="preserve">Assisting MRI-guided percutaneous procedures with elastography: development of an interventional MR-Elastography protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Twelfth Internation Tissue Elasticity Conference (ITEC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lingfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394928v1</w:t>
+                <w:t xml:space="preserve">hal-05395094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an Image-based Tracking Workflow with Kalman Filtering for Automatic Image Plane Alignment in Interventional MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Cuvillon</w:t>
+                <w:t xml:space="preserve">Arrhythmia Insensitive Rapid Cardiac T1 Mapping Pulse Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fitts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kholmovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dosdall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual International Conference of the Engineering in Medicine and Biology Society (EMBC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance (SCMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395139v1</w:t>
+                <w:t xml:space="preserve">hal-05395943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting MRI-guided percutaneous procedures with elastography: development of an interventional MR-Elastography protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. Boehler</w:t>
+                <w:t xml:space="preserve">Evaluation of an Image-based Tracking Workflow with Kalman Filtering for Automatic Image Plane Alignment in Interventional MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Internation Tissue Elasticity Conference (ITEC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lingfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">35th Annual International Conference of the Engineering in Medicine and Biology Society (EMBC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395094v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrhythmia Insensitive Rapid Cardiac T1 Mapping Pulse Sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fitts</w:t>
+                <w:t xml:space="preserve">Transperineal prostate cryoablation under MR-guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tsoumakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance (SCMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">21th annual meeting of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Salt-Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395943v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman filter for real-time scan plane control using a passive marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Computer Assisted Radiology and Surgery (CARS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11554,103 +11554,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrhythmia Insensitive Rapid Cardiac T1 Mapping Pulse Sequence: In Vivo Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fitts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kholmovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fitts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">É. Breton</w:t>
+                <w:t xml:space="preserve">D. Dosdall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vijayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th annual meeting of the International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Salt-Lake City, United States</w:t>
@@ -11679,51 +11679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional MRI using robotics vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11787,64 +11787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12803,51 +12803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6DB4F84"/>
+    <w:nsid w:val="235B5680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13034,51 +13034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-breton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3614-8069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129645214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3428-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05334222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Yusuff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Willaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bierry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2025.103195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounay Ishak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cabras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Breton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2025.110340" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mondou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad84b4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acac5e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-023-01062-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auloge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hoarau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13213-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisoo Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.577358" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod P. Rao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cazzato Roberto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Enescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2018.11.034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0594-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamurthy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudrelier J" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erceg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-015-1246-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Halbwachs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vazel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Buy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsoumakidou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mathelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3449-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25694" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya El Ghannudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Young Jeung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24447" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7D8FEF86BE9D92115B5F0C6ADF8F8C859353089/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goetz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kintz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Accart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591472v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/17/014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34BF41E6F100C6CF81673A415969C0E86805AE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goetz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Israel-Jost" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.044313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelmebs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haraldson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Israel Jost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.08.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGHKSMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70507-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bihan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lallemand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Aubin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Desbleds" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grenier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Cabanis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05334235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05384369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146349v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926432v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Vogel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ritter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Faust" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250324v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmidt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508171v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508196v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508173v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496308v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Breton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Boehler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rothgang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403712v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorislav Erceg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Tsoumakidou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404284v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Schell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Kammerer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404341v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404280v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Thenint" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404281v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gounot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395914v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394928v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395139v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395094v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kholmovski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dosdall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vijayakumar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395153v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722316v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Schell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926433v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265124v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325290v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049227v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rothgang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Anderson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816176-0.00032-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473218v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-breton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3614-8069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129645214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3428-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05334222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Yusuff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Willaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bierry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2025.103195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounay Ishak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cabras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Breton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2025.110340" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mondou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad84b4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acac5e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-023-01062-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auloge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hoarau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13213-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisoo Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.577358" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod P. Rao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cazzato Roberto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Enescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2018.11.034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0594-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473175v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Halbwachs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vazel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamurthy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudrelier J" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erceg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-015-1246-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Buy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsoumakidou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mathelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3449-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25694" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya El Ghannudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Young Jeung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24447" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7D8FEF86BE9D92115B5F0C6ADF8F8C859353089/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goetz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kintz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Accart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591472v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/17/014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34BF41E6F100C6CF81673A415969C0E86805AE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelmebs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haraldson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425625v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Israel Jost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goetz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Israel-Jost" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.044313" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.08.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGHKSMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70507-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bihan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lallemand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Aubin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Desbleds" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grenier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Cabanis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05334235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05384369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146349v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926432v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247239v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Vogel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ritter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Faust" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250324v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmidt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496310v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496307v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508171v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508173v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496308v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Breton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Boehler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorislav Erceg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Tsoumakidou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404284v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Schell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Kammerer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404280v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404341v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rothgang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Thenint" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404357v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404281v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gounot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395094v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395943v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitts" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kholmovski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dosdall" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vijayakumar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395139v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395914v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395153v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722316v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Schell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926433v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265124v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325290v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049227v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rothgang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Anderson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816176-0.00032-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473218v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>