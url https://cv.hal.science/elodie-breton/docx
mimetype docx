--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -174,77 +174,6956 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of Anatomically Realistic 2D MRI Phantoms of the Head and Knee for Imaging Research and Sequence Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habeeb Yusuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESMRMB 2025, European Society for Magnetic Resonance in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde Bas-champs et ultra-bas champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFRMBM2025, 7e Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRM 0,55T : LIMITES ET OPPORTUNITES POUR LE DIAGNOSTIQUE ET L'INTERVENTIONNELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12EMES JOURNÉES SCIENTIFIQUES DE LA FÉDÉRATION DE MÉDECINE TRANSLATIONNELLE DE STRASBOURG (FMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies d’imagerie frugale : IRM bas champ pour les pratiques interventionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée FLI-CERF aux JFR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermométrie PRFS rapide dans les tissus contenant de la graisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounay Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFRMBM2025, 7e Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic Resonance Cavitation Imaging for the Monitoring of Ultrasound Therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounay Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd annual symposium on Therapeutic Ultrasound (ISTU), Taipei, Taiwan, 19-22 sept 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral fat saturation and accuracy of proton-resonance frequency shift MR thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounay Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 ISMRM annual meeting, Singapore, Singapore, mai 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MR Cavitation Imaging: a new method for monitoring non-thermal ultrasound therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounay Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Interventional MRI Symposium, Annapolis, MA, United States, octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Annapolis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of fat suppression methods on the accuracy of protonresonance frequency shift (PRFS) MR thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounay Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Interventional MRI Symposium, Annapolis, MA, United States, octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Annapolis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de l'efficacité de la saturation du signal de la graisse pour la thermométrie IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounay Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine, 27-29 mars 2023, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring de la cavitation pendant les thérapies ultrasonores guidées par IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounay Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mondou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM), Paris, France, mars 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new versatile MR-guided high-intensity Focused Ultrasound (MRgHIFU) device: system performance assessment and clinical feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Interventional MRI Symposium, Leipzig, Germany, October 14-15 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MR-guided high intensity focused ultrasound therapy monitoring using transient supersonic shear wave MR-elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounay Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Interventional MRI Symposium, Leipzig, Germany, October 14-15 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic Resonance Acoustic Radiation Force Imaging (mr-arfi) For The Monitoring Of Mr-guided Hifu Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounay Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Annual Meeting International Society for Magnetic Resonance in Medicine (ISMRM)-ESMRMB and ISMRT 31st Annual Meeting, organized by International Society for Magnetic Resonance in Medicine (ISMRM), May 07 - 12, 2022, ExCeL London, London, England, United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echo time selection in PRFS MR-thermometry to minimize errors in adipose tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ounay Ishak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Interventional MRI Symposium, Leipzig, Germany, October 14-15 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of portal vein occlusion on portal flow and liver elasticity in an animal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the International Society of Magnetic Resonance in Medicine, May 15-20 2021, London, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation quantitative des propriétés mécaniques des tissus par IRM de la force de radiation ultrasonore (MR-ARFI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, 27-29 sept. 2021, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRM de la force de radiation ultrasonore (ARFI) pour la caractérisation de la viscoélasticité des tissus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Strasbourg (100% virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Learning-Based Needle Tracking Trained on Bloch-Simulated Data and Evaluated on Clinical Real-Time bSSFP Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel Meeting of the International Society of Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence d'une occlusion veineuse portale sur le flux portal et sur l'élasticité du foie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic Resonance Elastography and Portal Hypertension: Influence of the Portal Venous Flow on the Liver Stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Symposium Europe-China on Stem Stell and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Strasbourg, France. pp.134-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BHR210022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyvinyl chloride-plastisol: a soft tissue-mimicking phantom dedicated to multi-modality elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics West 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intratumoral in-vivo pharmacokinetics of doxorubicin-lipiodol emulsion in c-TACE: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Prabhakar Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cardiovascular and Interventional Radiological Society of Europe (CIRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, en ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring HIFU ablations in real time using simultaneous MR Thermometry and Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kisoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Symposium of International Society for Therapeutic Ultrasound (ISTU)/ 5th European Symposium of the European Focused ultrasound Society (EUFUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastographie et Thermométrie par Résonance Magnétique simultanées avec séparation eau/graisse pour le suivi des ablations thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kisoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRI-guided Therapies in Interventional Radiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Barrande Bioscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Learning Based Needle Localization on Real-Time MR Images of Patients Acquired During MR-guided Percutaneous Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Weine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMRM 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRM interventionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAGNETIC RESONANCE ELASTOGRAPHY: INFLUENCE OF THE PORTAL VENOUS FLOW ON THE LIVER STIFFNESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Ambarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Symposium Europe China Stem Cells and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastographie par Résonance Magnétique (ERM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of a soft tissue-mimicking phantom dedicated to multi-modality elasticity imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Winter Conference of the European Society for Molecular Imaging (ESMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multislice interventional MR Elastography using simultaneous image refocusing (SIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kisoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes Journées scientifiques de la fédération de médecine translationnelle de Strasbourg (FMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring High Intensity Focused Ultrasound (HIFU) ablations in real time using interventional MR Elastography (MRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kisoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Prabhakar Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventional MR Elastography and thermometry using simultaneous image refocusing (SIR) for multislice monitoring of thermal therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kisoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multislice interventional MR Elastography using simultaneous image refocusing (SIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kisoo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International MRE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An alternative to phase image-based Magnetic Resonance Elastography (MRE) using k-space data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th annual meeting of the International Society for Magnetic Resonance in Medicine, 22-27 April 2017, Honolulu, HI, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo realtime interventional MR elastography (MRE) and thermometry (MRT) during percutaneous thermal ablation of liver: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRSE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo monitoring of percutaneous thermal ablation by simultaneous MR Elastography and Thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramod Prabhakar Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th annual meeting of the International Society for Magnetic Resonance in Medicine (ISMRM), 07-13 May 2016, Singapour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventional Magnetic Resonance Elastography for MRI-guided percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vappou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactive Real-Time Magnetic Resonance Elastography (MRE) for MR-guided percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg (FMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wireless hybrid passive and active tracking for automatic image plane alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rothgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interventional MRI Symposium (iMRI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryoablation of malignant liver tumors under MRI-guidance: retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorislav Erceg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Tsoumakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM - ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time magnetic device for MRI-guided interventions using a CMOS 3D Hall probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Technology Platform on Smart Systems Integration - EPoSS Annual Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time magnetic device for MRI-guided interventions using a CMOS 3D Hall probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Biomaterial Smart Systems (ISBSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percutaneous procedures with CT-Ultrasound fusion guiding imaging system: evaluation of the accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Tsoumakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Thenint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surgetica'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRI-guided mediastinal biopsies: retrospective evaluation on 15 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tsoumakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rothgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interventional MRI Symposium (iMRI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All-in-one interventional MR elastography (MRE) system dedicated to MR-guided percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM - ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of a multi-modal passive and active tracking approach for real-time automatic scan plane alignment in interventional MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM - ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic Resonance Elastography (MRE) for real-time guidance of minimally-invasive percutaneous procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées du Campus d'Illkirch 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percutaneous procedures in the liver under MRI-guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th IHU of Strasbourg Scientific Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic tracking system for MRI-guided interventions using a 3D Hall probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gounot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors, Energy harvesting, Wireless network, and Smart objects Conference, SENSO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Gardanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of an Image-based Tracking Workflow with Kalman Filtering for Automatic Image Plane Alignment in Interventional MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Annual International Conference of the Engineering in Medicine and Biology Society (EMBC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Osaka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transperineal prostate cryoablation under MR-guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tsoumakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21th annual meeting of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Salt-Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures percutannées par guidage IRM temps réel / Percutaneous Procedures with Real-Time MRI Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première Journées Scientifiques de la Fédération de Médecine Translationnelle de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assisting MRI-guided percutaneous procedures with elastography: development of an interventional MR-Elastography protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Boehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twelfth Internation Tissue Elasticity Conference (ITEC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lingfield, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrhythmia Insensitive Rapid Cardiac T1 Mapping Pulse Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fitts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kholmovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dosdall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance (SCMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalman filter for real-time scan plane control using a passive marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Congress of Computer Assisted Radiology and Surgery (CARS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrhythmia Insensitive Rapid Cardiac T1 Mapping Pulse Sequence: In Vivo Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fitts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kholmovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dosdall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21th annual meeting of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Salt-Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventional MRI using robotics vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Life Imaging (FLI) Technical and scientific workshop (WP3: Interventional Imaging; WP2: Instrumentation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CMOS 3D Hall probe for magnetic field measurement in MRI scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gounot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IEEE International NEWCAS Conference (NEWCAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp. 517-520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological MRI knee phantoms: Design, preliminary results, and perspectives for applied research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habeeb Yusuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -253,11654 +7132,4775 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (6), pp.103195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radi.2025.103195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of fat suppression methods and influence on proton-resonance frequency shift (PRFS) MR thermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ounay Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 118, pp.110340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mri.2025.110340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance cavitation imaging for the monitoring of ultrasound therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ounay Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (21), pp.215018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/ad84b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring MR-guided High Intensity Focused Ultrasound therapy using transient Supersonic Shear Wave MR-Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ounay Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Breton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (3), pp.035013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/acac5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Acoustic Radiation Force Imaging (MR-ARFI) for the monitoring of High Intensity Focused Ultrasound (HIFU) ablation in anisotropic tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ounay Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36, pp.737-747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-023-01062-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new versatile MR‑guided high‑intensity focused ultrasound (HIFU) device for the treatment of musculoskeletal tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramod Prabhakar Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-13213-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of portal vein occlusion on portal flow and liver elasticity in an animal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Ambarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.e4498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.4498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous fat‐referenced proton resonance frequency shift thermometry and MR elastography for the monitoring of thermal ablations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kisoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 84 (1), pp.339-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrm.28130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of PVC plastisol tissue-mimicking phantoms for MR-and ultrasound-elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of PolyVinyl Chloride Plastisol Tissue-Mimicking Phantoms for MR- and Ultrasound-Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeethan Arulrajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.577358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphy.2020.577358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical evaluation of the atraumatic nature of a spring loaded blunt tip coaxial needle in a swine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramod P. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Cazzato Roberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (12), pp.813-820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diii.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of a CT-Ultrasound Fusion Imaging Guidance System Used for Hepatic Percutaneous Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (7), pp.1013-1020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvir.2018.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-space data processing for Magnetic Resonance Elastography (MRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (2), pp.203-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-016-0594-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation d'une unité de radiologie interventionnelle au développement d'un matériel innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Halbwachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 255, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-Guided Percutaneous Biopsy of Mediastinal Masses Using a Large Bore Magnet: Technical Feasibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ramamurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caudrelier J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Erceg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (5), pp.761-767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00270-015-1246-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of percutaneous biopsies of renal masses under MRI-guidance: a retrospective study about 26 cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. de Mathelin</w:t>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Almudever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-014-3449-6⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404206v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Almudever</w:t>
+                <w:t xml:space="preserve">Evaluation of percutaneous biopsies of renal masses under MRI-guidance: a retrospective study about 26 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tsoumakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.617-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-014-3449-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914888v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional MR Elastography for MRI-Guided Percutaneous Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75 (3), pp.1110-1118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrm.25694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of left ventricular dyssynchrony in patients with systolic dysfunction: A comparison of circumferential strain MR-tagging metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya El Ghannudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Young Jeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (5), pp.1238-1246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmri.24447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo preclinical low field MRI monitoring of tumor growth following a suicide gene therapy in an orthopic mice model of human glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Accart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (3), pp.220-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicalted low-field NRI in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54, pp.5287-5299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicated low-field MRI in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (17), pp.5287-5299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/54/17/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peritoneal membrane recruitment in rats : a microcomputerized tomography study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">SPECT Low field MRI system for small animal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Israel Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constantinesco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23, pp.2179-2184</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428542v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo peritoneal surface area measurment in rats by microcomputerized tomography (µCT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Low field magnetic resonance imaging in rat in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Constantinesco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28, pp.188-194</w:t>
+              <w:t xml:space="preserve">ITBM RBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.366-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428543v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECT Low field MRI system for small animal imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Vectorial multiphase mouse brain segmantation in T1 and T2 MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Israel Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.88-93</w:t>
+              <w:t xml:space="preserve">International symposiom on biomedical imaging : from nano to macro procedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4540918, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425625v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low field magnetic resonance imaging in rat in vivo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">SPECT low-field MRI system for small-animal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Israel-Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITBM RBM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.107.044313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425596v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial multiphase mouse brain segmantation in T1 and T2 MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Peritoneal membrane recruitment in rats : a microcomputerized tomography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barthelmebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haraldson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposiom on biomedical imaging : from nano to macro procedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4540918, pp.5-8</w:t>
+              <w:t xml:space="preserve">Pediatric Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.2179-2184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428545v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECT low-field MRI system for small-animal imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo peritoneal surface area measurment in rats by microcomputerized tomography (µCT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bergua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barthelmebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haraldson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.188-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591492v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of invivo and postmortem mechanical behavior of brain tissue using magnetic resonance elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41, pp.2954-2959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance elastography compared with rotational rheometry for in vitro brain tissue viscoelasticity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (5-6), pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-contrast X-ray micro-CT visualization of colon malformations and tumours in situ in living mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Calon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Domon-Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 330 (11), pp.821-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual SPECT/MR imaging in small animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Erbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 571 (1-2), pp.446-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic viscoelastic shear properties of soft matter by Magnetic Resonance Elastography using a low-field dedicated system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 50, issue 4, pp. 531-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion for Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 21 (C), pp.41-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-8922(08)70507-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of diffusion and perfusion in intravoxel incoherent motion MR imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 168 (2), pp.497-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of intravoxel incoherent motion (IVIM) imaging to neuroradiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Desbleds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 14 (4), pp.295-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR imaging of intravoxel incoherent motions: application to diffusion and perfusion in neurologic disorders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 161 (2), pp.401-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de diffusion in-vivo par résonance magnétique nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-Rendus de l'Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 93 (5), pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350090v1</w:t>
-              </w:r>
-[...6877 lines deleted...]
-                <w:t xml:space="preserve">hal-00722316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11918,103 +11918,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Supersonic Shear wave MR-Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ounay Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Breton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM Workshop on Magnetic Resonance Elastography 25-26 August 2022, Charité - Universitätsmedizin Berlin, Berlin, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Berlin, Germany. International Society of Magnetic Resonance in Medicine (ISMRM), 2022</w:t>
@@ -12043,103 +12043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Acoustic Radiation Force Imaging (MR-ARFI) for the estimation of local viscoelasticity and anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vappou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ounay Ishak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cabras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM Workshop on Magnetic Resonance Elastography (ISMRM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Berlin, Germany. </w:t>
@@ -12168,103 +12168,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance elastography: influence of the portal venous flow on the liver stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Ambarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium Europe−China on Stem Cell and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Strasbourg, France. 2019</w:t>
@@ -12293,103 +12293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux outils pour la caractérisation in vivo des tissus mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT--Mécanique pour le vivant Identification et modélisation du comportement des tissus biologiques humains et animaux. Avancées et perspectives, 18-22 janvier 2016, Aussois, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. 2016</w:t>
@@ -12489,64 +12489,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William S. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Kevin Zhou, Daniel Rueckert and Gabor Fichtinger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Medical Image Computing and Computer Assisted Intervention</w:t>
@@ -12614,77 +12614,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rothgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William S. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Gangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2019, 978-0-12-816176-0</w:t>
@@ -12803,51 +12803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="235B5680"/>
+    <w:nsid w:val="A9E03B8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13034,51 +13034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-breton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3614-8069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129645214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3428-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05334222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Yusuff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Willaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bierry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2025.103195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounay Ishak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cabras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Breton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2025.110340" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mondou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad84b4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acac5e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-023-01062-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auloge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hoarau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13213-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4498" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisoo Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.577358" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod P. Rao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cazzato Roberto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Enescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2018.11.034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0594-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473175v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Halbwachs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vazel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamurthy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudrelier J" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erceg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-015-1246-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Buy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsoumakidou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mathelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3449-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25694" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya El Ghannudi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Young Jeung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24447" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7D8FEF86BE9D92115B5F0C6ADF8F8C859353089/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goetz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kintz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Accart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591472v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/17/014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34BF41E6F100C6CF81673A415969C0E86805AE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelmebs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haraldson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428543v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425625v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Israel Jost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goetz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Israel-Jost" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.044313" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.08.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGHKSMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097037v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70507-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bihan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lallemand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Aubin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Desbleds" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grenier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Cabanis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05334235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05384369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889941v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146349v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926432v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799539v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247239v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Vogel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ritter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Faust" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250324v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmidt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496310v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496307v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508171v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508173v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496308v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397713v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Breton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Boehler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barb&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorislav Erceg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Tsoumakidou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404284v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Schell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Kammerer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404280v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404341v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rothgang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403429v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Thenint" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404357v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403714v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404351v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404281v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gounot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395094v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395943v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitts" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kholmovski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dosdall" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vijayakumar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395139v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395914v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395153v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722316v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Schell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926433v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265124v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325290v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049227v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rothgang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Anderson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816176-0.00032-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473218v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elodie-breton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3614-8069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129645214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3428-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05334235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habeeb Yusuff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Willaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Breton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dillenseger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bierry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05384369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05386291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vappou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounay Ishak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cabras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828244v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mondou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auloge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Gangi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Giraudeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Ambarki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Jin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Vogel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ritter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Faust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040165v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nahas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeethan Arulrajah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schmidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Enescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Prabhakar Rao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisoo Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508173v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gioux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Corbin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corbin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vappou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Breton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wach" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Boehler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barb&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403428v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rothgang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403712v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorislav Erceg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Tsoumakidou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404284v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Schell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Kammerer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404280v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Thenint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsoumakidou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mathelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gounot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395139v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Buy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fitts" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kholmovski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dosdall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vijayakumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Schell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05334222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radi.2025.103195" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2025.110340" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad84b4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/acac5e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126004v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-023-01062-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797770v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hoarau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13213-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4498" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28130" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.577358" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod P. Rao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cazzato Roberto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088762v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2018.11.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0594-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473175v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Halbwachs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vazel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404189v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamurthy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudrelier J" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erceg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-015-1246-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-014-3449-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375273v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25694" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya El Ghannudi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Young Jeung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24447" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7D8FEF86BE9D92115B5F0C6ADF8F8C859353089/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591461v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goetz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kintz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Accart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubertin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426710v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Constantinesco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Constantinesco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/54/17/014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C34BF41E6F100C6CF81673A415969C0E86805AE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Israel Jost" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591492v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goetz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Israel-Jost" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.107.044313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergua" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelmebs" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haraldson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428543v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Willinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322080v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Willinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.08.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNGHKSMF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Erbs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097037v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951914v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8922(08)70507-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349716v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bihan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lallemand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Aubin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350082v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Desbleds" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grenier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Cabanis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350090v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926433v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265124v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325290v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049227v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rothgang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Anderson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816176-0.00032-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473218v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>